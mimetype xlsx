--- v0 (2025-12-06)
+++ v1 (2026-05-31)
@@ -8,64 +8,64 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\horvath-szulimanz\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{9D424C0D-357D-4192-995A-3FF36AC539FF}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{818AE471-2361-4F75-80FA-1811C371054A}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="32760" yWindow="32760" windowWidth="19430" windowHeight="11030" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="7670" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Kiemelten ajánlott szerek" sheetId="1" r:id="rId1"/>
     <sheet name="Másodsorban ajánlott szerek" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="239" uniqueCount="195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="206">
   <si>
     <t>Engedély száma</t>
   </si>
   <si>
     <t>Forgalmazó</t>
   </si>
   <si>
     <t>Felhasználás</t>
   </si>
   <si>
     <t>Felhasználási koncentráció</t>
   </si>
   <si>
     <t>Aldekol DES FF fertőtlenítőszer</t>
   </si>
   <si>
     <t>JKF/5083-2/2017</t>
   </si>
   <si>
     <t>Dremax Kft.</t>
   </si>
   <si>
     <t xml:space="preserve">permetezés, habosítás, ködképzés, áztatás, bemerítés </t>
   </si>
   <si>
@@ -404,53 +404,50 @@
   <si>
     <t xml:space="preserve">Decart Pannónia Kft. </t>
   </si>
   <si>
     <t xml:space="preserve">permetezés, habosítás, ködképzés </t>
   </si>
   <si>
     <t>0.75%</t>
   </si>
   <si>
     <t>Kilcox Extra</t>
   </si>
   <si>
     <t>16041-4/2017/KJFFO</t>
   </si>
   <si>
     <t xml:space="preserve">2%, 300-400 ml/m² dózis, ködöstés: 10-30%, 1-1,5 L/1000 m² </t>
   </si>
   <si>
     <t>MS Megades Novo</t>
   </si>
   <si>
     <t>12770-4/2017/KJFFO</t>
   </si>
   <si>
-    <t>Vetasa Kft.</t>
-[...1 lines deleted...]
-  <si>
     <t>0.75%, 400 ml/m2</t>
   </si>
   <si>
     <t>Oxykol</t>
   </si>
   <si>
     <t>JKF/5079-2/2017</t>
   </si>
   <si>
     <t>Alpha-Vet Állatgyógyászati Kft.</t>
   </si>
   <si>
     <t>SteriClean Farm fertőtlenítőszer</t>
   </si>
   <si>
     <t>19774-3/2018/KJFFO</t>
   </si>
   <si>
     <t>PANNON-TRADE Kft.</t>
   </si>
   <si>
     <t>100%, ködképzés 5ml/m3, permetezés 10ml/m3,</t>
   </si>
   <si>
     <t>SumaTab D4</t>
@@ -645,56 +642,92 @@
   </si>
   <si>
     <t>töményen(100%), hígítás nélkül</t>
   </si>
   <si>
     <r>
       <t>FŐNIX-HIGIÉNIA Kft. (7349 Szászvár, külterület 027/9. hrsz.)</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>2 %-os oldat készítéséhez 2 kg terméket kell 98 liter vízben elkeverni. Ködösítéshez 30 liter 4%-os oldatot kell készíteni és ködösítő géppel felvinni 1000 négyzetméternyi fertőtlenítendő felületre. A behatási idő: 30 perc.</t>
   </si>
   <si>
     <t>ködképzés</t>
   </si>
+  <si>
+    <t>NNGYK/06653/2024</t>
+  </si>
+  <si>
+    <t>Mida San 333 HN</t>
+  </si>
+  <si>
+    <t>Christeyns Higiénia Kft.</t>
+  </si>
+  <si>
+    <t>Baktericid, fungicid, virucid (Newcastle disease, Avian Influenza, African Swine fever virus )</t>
+  </si>
+  <si>
+    <t>Felületi fertőtlenítésre használható. 0,5%os higítás mellett 30 perces behatási idővel alkalmazandó.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vitamed Pharma Kft </t>
+  </si>
+  <si>
+    <t>MS Megades Kiemkill </t>
+  </si>
+  <si>
+    <t>7149/2022/KBKHF</t>
+  </si>
+  <si>
+    <t>Schippers Europe B.V.</t>
+  </si>
+  <si>
+    <t>permetezés, áztatás</t>
+  </si>
+  <si>
+    <t>1%-os higításban alkalmazandó</t>
+  </si>
+  <si>
+    <t>baktericid, yeasticid, virucis</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="31" x14ac:knownFonts="1">
+  <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -900,52 +933,60 @@
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <color theme="3" tint="-0.499984740745262"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="238"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="29">
+  <fills count="31">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
@@ -1060,50 +1101,62 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -1349,51 +1402,51 @@
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="20" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="21" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="22" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="24" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="66">
+  <cellXfs count="71">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1537,50 +1590,65 @@
     </xf>
     <xf numFmtId="0" fontId="25" fillId="28" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="25" fillId="28" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="30" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="29" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="29" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="29" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="36">
     <cellStyle name="20% - 1. jelölőszín" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - 2. jelölőszín" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - 3. jelölőszín" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - 4. jelölőszín" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - 5. jelölőszín" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - 6. jelölőszín" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - 1. jelölőszín" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - 2. jelölőszín" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - 3. jelölőszín" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - 4. jelölőszín" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - 5. jelölőszín" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - 6. jelölőszín" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - 1. jelölőszín" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - 2. jelölőszín" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - 3. jelölőszín" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - 4. jelölőszín" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - 5. jelölőszín" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - 6. jelölőszín" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Bevitel" xfId="19" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Cím 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Címsor 1" xfId="21" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Címsor 2" xfId="22" builtinId="17" customBuiltin="1"/>
@@ -2118,143 +2186,144 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.szakacs@tekro.hu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.szakacs@tekro.hu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:branyi.arpad@pannon-trade.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.szakacs@tekro.hu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.szakacs@tekro.hu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:branyi.arpad@pannon-trade.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:E25"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A25" sqref="A25:E25"/>
+    <sheetView workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A25" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A26" sqref="A26:XFD26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="33.26953125" customWidth="1"/>
     <col min="2" max="2" width="32" customWidth="1"/>
     <col min="3" max="3" width="28.453125" customWidth="1"/>
     <col min="4" max="4" width="35.26953125" customWidth="1"/>
     <col min="5" max="5" width="54.54296875" customWidth="1"/>
+    <col min="6" max="6" width="44.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A1" s="45"/>
       <c r="B1" s="49" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="47"/>
     </row>
     <row r="2" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A2" s="39" t="s">
         <v>64</v>
       </c>
       <c r="B2" s="40" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="41" t="s">
         <v>1</v>
       </c>
       <c r="D2" s="41" t="s">
         <v>2</v>
       </c>
       <c r="E2" s="48" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="31" x14ac:dyDescent="0.35">
       <c r="A3" s="16" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A4" s="18" t="s">
+        <v>158</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="C4" s="5" t="s">
         <v>159</v>
       </c>
-      <c r="B4" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D4" s="3" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="E4" s="44" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
     </row>
     <row r="5" spans="1:5" s="43" customFormat="1" ht="31" x14ac:dyDescent="0.35">
       <c r="A5" s="16" t="s">
+        <v>147</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C5" s="42" t="s">
         <v>148</v>
       </c>
-      <c r="B5" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="42" t="s">
+      <c r="D5" s="3" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="31" x14ac:dyDescent="0.35">
       <c r="A6" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="21">
         <v>0.05</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="31" x14ac:dyDescent="0.35">
       <c r="A7" s="16" t="s">
         <v>13</v>
@@ -2357,136 +2426,136 @@
         <v>0.01</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A13" s="17" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>36</v>
       </c>
       <c r="E13" s="22">
         <v>0.01</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="31" x14ac:dyDescent="0.35">
       <c r="A14" s="19" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>40</v>
       </c>
       <c r="E14" s="22">
         <v>0.05</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="31" x14ac:dyDescent="0.35">
       <c r="A15" s="29" t="s">
+        <v>154</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="C15" s="14" t="s">
+        <v>126</v>
+      </c>
+      <c r="D15" s="11" t="s">
         <v>155</v>
-      </c>
-[...7 lines deleted...]
-        <v>156</v>
       </c>
       <c r="E15" s="22">
         <v>0.03</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="31" x14ac:dyDescent="0.35">
       <c r="A16" s="16" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E16" s="22" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="31" x14ac:dyDescent="0.35">
       <c r="A17" s="16" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>48</v>
       </c>
       <c r="E17" s="24" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="31" x14ac:dyDescent="0.35">
       <c r="A18" s="17" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>24</v>
       </c>
       <c r="E18" s="24" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="62" x14ac:dyDescent="0.35">
       <c r="A19" s="17" t="s">
         <v>52</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="31" x14ac:dyDescent="0.35">
       <c r="A20" s="16" t="s">
         <v>54</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>55</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E20" s="22" t="s">
@@ -2507,115 +2576,115 @@
         <v>61</v>
       </c>
       <c r="E21" s="27" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A22" s="25" t="s">
         <v>113</v>
       </c>
       <c r="B22" s="14" t="s">
         <v>114</v>
       </c>
       <c r="C22" s="14" t="s">
         <v>115</v>
       </c>
       <c r="D22" s="26" t="s">
         <v>116</v>
       </c>
       <c r="E22" s="27" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="23" spans="1:5" s="52" customFormat="1" ht="68.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="25" t="s">
+        <v>165</v>
+      </c>
+      <c r="B23" s="50" t="s">
         <v>166</v>
       </c>
-      <c r="B23" s="50" t="s">
+      <c r="C23" s="50" t="s">
         <v>167</v>
       </c>
-      <c r="C23" s="50" t="s">
+      <c r="D23" s="25" t="s">
         <v>168</v>
       </c>
-      <c r="D23" s="25" t="s">
+      <c r="E23" s="51" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="24" spans="1:5" s="59" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="56" t="s">
+        <v>182</v>
+      </c>
+      <c r="B24" s="57" t="s">
         <v>183</v>
       </c>
-      <c r="B24" s="57" t="s">
+      <c r="C24" s="57" t="s">
         <v>184</v>
       </c>
-      <c r="C24" s="57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" s="57" t="s">
-        <v>135</v>
+        <v>134</v>
       </c>
       <c r="E24" s="58" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="62" x14ac:dyDescent="0.35">
       <c r="A25" s="63" t="s">
+        <v>170</v>
+      </c>
+      <c r="B25" s="65" t="s">
         <v>171</v>
       </c>
-      <c r="B25" s="65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C25" s="61" t="s">
+        <v>191</v>
+      </c>
+      <c r="D25" s="64" t="s">
+        <v>193</v>
+      </c>
+      <c r="E25" s="62" t="s">
         <v>192</v>
-      </c>
-[...4 lines deleted...]
-        <v>193</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:E28"/>
+  <dimension ref="A1:F36"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="D31" sqref="D31"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A24" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A29" sqref="A29:XFD29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="27.26953125" customWidth="1"/>
     <col min="2" max="2" width="38.54296875" customWidth="1"/>
     <col min="3" max="3" width="28.453125" customWidth="1"/>
     <col min="4" max="4" width="33.26953125" customWidth="1"/>
     <col min="5" max="5" width="47.26953125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A1" s="45"/>
       <c r="B1" s="49" t="s">
         <v>63</v>
       </c>
       <c r="C1" s="46"/>
       <c r="D1" s="46"/>
       <c r="E1" s="47"/>
     </row>
     <row r="2" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A2" s="37" t="s">
         <v>64</v>
       </c>
       <c r="B2" s="38" t="s">
@@ -2847,263 +2916,310 @@
       </c>
       <c r="D15" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E15" s="22">
         <v>0.01</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="31" x14ac:dyDescent="0.35">
       <c r="A16" s="16" t="s">
         <v>110</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>111</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>112</v>
       </c>
       <c r="E16" s="22">
         <v>0.02</v>
       </c>
     </row>
-    <row r="17" spans="1:5" ht="31" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A17" s="16" t="s">
         <v>118</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>119</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E17" s="24" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="18" spans="1:5" ht="31" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A18" s="16" t="s">
         <v>121</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>122</v>
       </c>
       <c r="C18" s="10" t="s">
-        <v>123</v>
+        <v>199</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E18" s="12" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A19" s="16" t="s">
         <v>124</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="16" t="s">
+      <c r="B19" s="2" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E19" s="31">
         <v>0.01</v>
       </c>
     </row>
-    <row r="20" spans="1:5" ht="31" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A20" s="19" t="s">
+        <v>127</v>
+      </c>
+      <c r="B20" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="B20" s="3" t="s">
+      <c r="C20" s="14" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>100</v>
       </c>
       <c r="E20" s="6" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="16" t="s">
         <v>131</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="16" t="s">
+      <c r="B21" s="2" t="s">
         <v>132</v>
       </c>
-      <c r="B21" s="2" t="s">
+      <c r="C21" s="10" t="s">
         <v>133</v>
       </c>
-      <c r="C21" s="10" t="s">
+      <c r="D21" s="15" t="s">
         <v>134</v>
       </c>
-      <c r="D21" s="15" t="s">
+      <c r="E21" s="32" t="s">
         <v>135</v>
       </c>
-      <c r="E21" s="32" t="s">
+    </row>
+    <row r="22" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A22" s="30" t="s">
         <v>136</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="30" t="s">
+      <c r="B22" s="7" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="C22" s="5" t="s">
         <v>106</v>
       </c>
       <c r="D22" s="13" t="s">
+        <v>138</v>
+      </c>
+      <c r="E22" s="33" t="s">
         <v>139</v>
       </c>
-      <c r="E22" s="33" t="s">
+    </row>
+    <row r="23" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A23" s="34" t="s">
         <v>140</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="34" t="s">
+      <c r="B23" s="14" t="s">
         <v>141</v>
       </c>
-      <c r="B23" s="14" t="s">
+      <c r="C23" s="10" t="s">
+        <v>133</v>
+      </c>
+      <c r="D23" s="26" t="s">
         <v>142</v>
       </c>
-      <c r="C23" s="10" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="26" t="s">
+      <c r="E23" s="35" t="s">
         <v>143</v>
       </c>
-      <c r="E23" s="35" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:5" ht="31" x14ac:dyDescent="0.35">
+    </row>
+    <row r="24" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A24" s="30" t="s">
+        <v>161</v>
+      </c>
+      <c r="B24" s="30" t="s">
+        <v>164</v>
+      </c>
+      <c r="C24" s="30" t="s">
         <v>162</v>
       </c>
-      <c r="B24" s="30" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="30" t="s">
+      <c r="D24" s="30" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="E24" s="31">
         <v>0.01</v>
       </c>
     </row>
-    <row r="25" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A25" s="53" t="s">
+        <v>170</v>
+      </c>
+      <c r="B25" s="53" t="s">
         <v>171</v>
       </c>
-      <c r="B25" s="53" t="s">
+      <c r="C25" s="5" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="D25" s="53" t="s">
         <v>82</v>
       </c>
       <c r="E25" s="15" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A26" s="53" t="s">
         <v>174</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="53" t="s">
+      <c r="B26" s="53" t="s">
         <v>175</v>
       </c>
-      <c r="B26" s="53" t="s">
+      <c r="C26" s="5" t="s">
+        <v>172</v>
+      </c>
+      <c r="D26" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="C26" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="1" t="s">
+      <c r="E26" s="1" t="s">
         <v>177</v>
       </c>
-      <c r="E26" s="1" t="s">
+    </row>
+    <row r="27" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="54" t="s">
         <v>178</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="54" t="s">
+      <c r="B27" s="54" t="s">
         <v>179</v>
       </c>
-      <c r="B27" s="54" t="s">
+      <c r="C27" s="10" t="s">
         <v>180</v>
       </c>
-      <c r="C27" s="10" t="s">
+      <c r="D27" s="54" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="E27" s="55">
         <v>1.4999999999999999E-2</v>
       </c>
     </row>
-    <row r="28" spans="1:5" ht="31" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:6" ht="31" x14ac:dyDescent="0.35">
       <c r="A28" s="34" t="s">
+        <v>185</v>
+      </c>
+      <c r="B28" s="14" t="s">
         <v>186</v>
       </c>
-      <c r="B28" s="14" t="s">
+      <c r="C28" s="60" t="s">
         <v>187</v>
       </c>
-      <c r="C28" s="60" t="s">
+      <c r="D28" s="26" t="s">
         <v>188</v>
       </c>
-      <c r="D28" s="26" t="s">
+      <c r="E28" s="35" t="s">
         <v>189</v>
       </c>
-      <c r="E28" s="35" t="s">
-[...2 lines deleted...]
-    </row>
+    </row>
+    <row r="29" spans="1:6" s="69" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="69" t="s">
+        <v>195</v>
+      </c>
+      <c r="B29" s="69" t="s">
+        <v>194</v>
+      </c>
+      <c r="C29" s="68" t="s">
+        <v>196</v>
+      </c>
+      <c r="D29" s="69" t="s">
+        <v>100</v>
+      </c>
+      <c r="E29" s="69" t="s">
+        <v>198</v>
+      </c>
+      <c r="F29" s="70" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" s="66" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="66" t="s">
+        <v>200</v>
+      </c>
+      <c r="B30" s="66" t="s">
+        <v>201</v>
+      </c>
+      <c r="C30" s="66" t="s">
+        <v>202</v>
+      </c>
+      <c r="D30" s="66" t="s">
+        <v>203</v>
+      </c>
+      <c r="E30" s="66" t="s">
+        <v>204</v>
+      </c>
+      <c r="F30" s="66" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" s="67" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="32" spans="1:6" s="67" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="33" s="67" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="34" s="67" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="35" s="67" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="36" s="67" customFormat="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D20" r:id="rId1" display="mailto:branyi.arpad@pannon-trade.com" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="D10" r:id="rId2" display="j.szakacs@tekro.hu" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="D23" r:id="rId3" display="j.szakacs@tekro.hu" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
   <tableParts count="1">
-    <tablePart r:id="rId4"/>
+    <tablePart r:id="rId5"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Munkalapok</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Kiemelten ajánlott szerek</vt:lpstr>
       <vt:lpstr>Másodsorban ajánlott szerek</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>