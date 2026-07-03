--- v1 (2026-05-31)
+++ v2 (2026-07-03)
@@ -8,64 +8,64 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\horvath-szulimanz\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{818AE471-2361-4F75-80FA-1811C371054A}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A4E5C32E-80AB-4F13-A792-32297828CCB8}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="7670" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="7670" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Kiemelten ajánlott szerek" sheetId="1" r:id="rId1"/>
     <sheet name="Másodsorban ajánlott szerek" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="251" uniqueCount="206">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="263" uniqueCount="216">
   <si>
     <t>Engedély száma</t>
   </si>
   <si>
     <t>Forgalmazó</t>
   </si>
   <si>
     <t>Felhasználás</t>
   </si>
   <si>
     <t>Felhasználási koncentráció</t>
   </si>
   <si>
     <t>Aldekol DES FF fertőtlenítőszer</t>
   </si>
   <si>
     <t>JKF/5083-2/2017</t>
   </si>
   <si>
     <t>Dremax Kft.</t>
   </si>
   <si>
     <t xml:space="preserve">permetezés, habosítás, ködképzés, áztatás, bemerítés </t>
   </si>
   <si>
@@ -677,50 +677,80 @@
     <t>Baktericid, fungicid, virucid (Newcastle disease, Avian Influenza, African Swine fever virus )</t>
   </si>
   <si>
     <t>Felületi fertőtlenítésre használható. 0,5%os higítás mellett 30 perces behatási idővel alkalmazandó.</t>
   </si>
   <si>
     <t xml:space="preserve">Vitamed Pharma Kft </t>
   </si>
   <si>
     <t>MS Megades Kiemkill </t>
   </si>
   <si>
     <t>7149/2022/KBKHF</t>
   </si>
   <si>
     <t>Schippers Europe B.V.</t>
   </si>
   <si>
     <t>permetezés, áztatás</t>
   </si>
   <si>
     <t>1%-os higításban alkalmazandó</t>
   </si>
   <si>
     <t>baktericid, yeasticid, virucis</t>
+  </si>
+  <si>
+    <t>Fortides Xtra fertőtlenítő koncentrátum</t>
+  </si>
+  <si>
+    <t>FŐNIX-HIGIÉNIA KFT:</t>
+  </si>
+  <si>
+    <t>NNGYK/11495/2026, 15/3/ B-áeüsz/2026 NÉBIH ÁTI</t>
+  </si>
+  <si>
+    <t>permetezés, habképzés</t>
+  </si>
+  <si>
+    <t>1 liter Fortides Xtra fertőtlenítő koncentrátum terméket 99 liter vízben kell elkeverni (1%-os oldat elkészítéséhez), majd eloszlatni a fertőtlenítendő épületekben és felületeken 300-400 ml/m² mennyiségben.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FORCE 7 </t>
+  </si>
+  <si>
+    <t>15/3/ B-áeüsz/2022 NÉBIH ÁTI</t>
+  </si>
+  <si>
+    <t>baktericid, yeasticid, virucid</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Koncentráció: Baktériumölő hatás: 0.75% Gombaölő hatás: 0,5% Vírusölő hatás: 1.5% Alkalmazza a hígított oldatot bemerítéssel, permetezéssel alacsony nyomású habképzéssel </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alkalmazza a hígított oldatot bemerítéssel, permetezéssel alacsony nyomású habképzéssel </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
@@ -942,51 +972,51 @@
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="3" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="31">
+  <fills count="32">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
@@ -1113,50 +1143,56 @@
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -1402,87 +1438,72 @@
     <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="20" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="21" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="22" borderId="17" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="24" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="24" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -1494,239 +1515,289 @@
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="21" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="9" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="9" fontId="21" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="9" fontId="21" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="27" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="27" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="27" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="27" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="21" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="25" fillId="28" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="28" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="25" fillId="28" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="30" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="29" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="29" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="29" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="27" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="30" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="27" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="27" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="27" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="31" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="31" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="31" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="36">
     <cellStyle name="20% - 1. jelölőszín" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - 2. jelölőszín" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - 3. jelölőszín" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - 4. jelölőszín" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - 5. jelölőszín" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - 6. jelölőszín" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - 1. jelölőszín" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - 2. jelölőszín" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - 3. jelölőszín" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - 4. jelölőszín" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - 5. jelölőszín" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - 6. jelölőszín" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - 1. jelölőszín" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - 2. jelölőszín" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - 3. jelölőszín" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - 4. jelölőszín" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - 5. jelölőszín" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - 6. jelölőszín" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Bevitel" xfId="19" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Cím 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Címsor 1" xfId="21" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Címsor 2" xfId="22" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Címsor 3" xfId="23" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Címsor 4" xfId="24" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Ellenőrzőcella" xfId="25" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Figyelmeztetés" xfId="26" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Hivatkozott cella" xfId="27" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Jegyzet" xfId="28" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Jó" xfId="29" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Kimenet" xfId="30" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Magyarázó szöveg" xfId="31" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Normál" xfId="0" builtinId="0"/>
     <cellStyle name="Összesen" xfId="32" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Rossz" xfId="33" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Semleges" xfId="34" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Számítás" xfId="35" builtinId="22" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="10">
+  <dxfs count="14">
+    <dxf>
+      <alignment textRotation="0" wrapText="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment textRotation="0" wrapText="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
@@ -1890,75 +1961,75 @@
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" relativeIndent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Táblázat1" displayName="Táblázat1" ref="A2:E22" totalsRowShown="0" headerRowDxfId="9" headerRowBorderDxfId="8" tableBorderDxfId="7" totalsRowBorderDxfId="6">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Táblázat1" displayName="Táblázat1" ref="A2:E22" totalsRowShown="0" headerRowDxfId="13" headerRowBorderDxfId="12" tableBorderDxfId="11" totalsRowBorderDxfId="10">
   <autoFilter ref="A2:E22" xr:uid="{00000000-0009-0000-0100-000001000000}"/>
   <sortState ref="A3:E19">
     <sortCondition ref="A2:A19"/>
   </sortState>
   <tableColumns count="5">
     <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Terméknév"/>
-    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Engedély száma" dataDxfId="5"/>
-[...1 lines deleted...]
-    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Felhasználás" dataDxfId="3"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0000-000002000000}" name="Engedély száma" dataDxfId="9"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Forgalmazó" dataDxfId="8"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0000-000004000000}" name="Felhasználás" dataDxfId="7"/>
     <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Felhasználási koncentráció"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{00000000-000C-0000-FFFF-FFFF01000000}" name="Táblázat3" displayName="Táblázat3" ref="A2:E28" totalsRowShown="0" headerRowBorderDxfId="2" tableBorderDxfId="1">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{00000000-000C-0000-FFFF-FFFF01000000}" name="Táblázat3" displayName="Táblázat3" ref="A2:E28" totalsRowShown="0" headerRowBorderDxfId="6" tableBorderDxfId="5">
   <autoFilter ref="A2:E28" xr:uid="{00000000-0009-0000-0100-000003000000}"/>
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0100-000001000000}" name="Terméknév"/>
-[...3 lines deleted...]
-    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0100-000005000000}" name="Felhasználási koncentráció"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0100-000001000000}" name="Terméknév" dataDxfId="4"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0100-000002000000}" name="Engedély száma" dataDxfId="3"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0100-000003000000}" name="Forgalmazó" dataDxfId="2"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0100-000004000000}" name="Felhasználás" dataDxfId="1"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0100-000005000000}" name="Felhasználási koncentráció" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium13" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -2191,1025 +2262,1108 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.szakacs@tekro.hu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.szakacs@tekro.hu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:branyi.arpad@pannon-trade.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E25"/>
+  <dimension ref="A1:F27"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A26" sqref="A26:XFD26"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A24" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C24" sqref="C24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="33.26953125" customWidth="1"/>
     <col min="2" max="2" width="32" customWidth="1"/>
     <col min="3" max="3" width="28.453125" customWidth="1"/>
     <col min="4" max="4" width="35.26953125" customWidth="1"/>
     <col min="5" max="5" width="54.54296875" customWidth="1"/>
     <col min="6" max="6" width="44.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A1" s="45"/>
-      <c r="B1" s="49" t="s">
+      <c r="A1" s="36"/>
+      <c r="B1" s="40" t="s">
         <v>146</v>
       </c>
-      <c r="C1" s="46"/>
-[...1 lines deleted...]
-      <c r="E1" s="47"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="38"/>
     </row>
     <row r="2" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A2" s="39" t="s">
+      <c r="A2" s="30" t="s">
         <v>64</v>
       </c>
-      <c r="B2" s="40" t="s">
+      <c r="B2" s="31" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="41" t="s">
+      <c r="C2" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="41" t="s">
+      <c r="D2" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="48" t="s">
+      <c r="E2" s="39" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="31" x14ac:dyDescent="0.35">
-      <c r="A3" s="16" t="s">
+      <c r="A3" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="E3" s="20" t="s">
+      <c r="E3" s="15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="29" x14ac:dyDescent="0.35">
-      <c r="A4" s="18" t="s">
+      <c r="A4" s="13" t="s">
         <v>158</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>160</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>159</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="E4" s="44" t="s">
+      <c r="E4" s="35" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="5" spans="1:5" s="43" customFormat="1" ht="31" x14ac:dyDescent="0.35">
-      <c r="A5" s="16" t="s">
+    <row r="5" spans="1:5" s="34" customFormat="1" ht="31" x14ac:dyDescent="0.35">
+      <c r="A5" s="11" t="s">
         <v>147</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>153</v>
       </c>
-      <c r="C5" s="42" t="s">
+      <c r="C5" s="33" t="s">
         <v>148</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>149</v>
       </c>
-      <c r="E5" s="21" t="s">
+      <c r="E5" s="16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="31" x14ac:dyDescent="0.35">
-      <c r="A6" s="18" t="s">
+      <c r="A6" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>12</v>
       </c>
-      <c r="E6" s="21">
+      <c r="E6" s="16">
         <v>0.05</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="31" x14ac:dyDescent="0.35">
-      <c r="A7" s="16" t="s">
+      <c r="A7" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E7" s="22" t="s">
+      <c r="E7" s="17" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="31" x14ac:dyDescent="0.35">
-      <c r="A8" s="16" t="s">
+      <c r="A8" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>11</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="E8" s="22">
+      <c r="E8" s="17">
         <v>0.02</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="31" x14ac:dyDescent="0.35">
-      <c r="A9" s="19" t="s">
+      <c r="A9" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="E9" s="23" t="s">
+      <c r="E9" s="18" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="31" x14ac:dyDescent="0.35">
-      <c r="A10" s="16" t="s">
+      <c r="A10" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="E10" s="22" t="s">
+      <c r="E10" s="17" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="31" x14ac:dyDescent="0.35">
-      <c r="A11" s="16" t="s">
+      <c r="A11" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="E11" s="22">
+      <c r="E11" s="17">
         <v>0.01</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A12" s="16" t="s">
+      <c r="A12" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D12" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="E12" s="22">
+      <c r="E12" s="17">
         <v>0.01</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A13" s="17" t="s">
+      <c r="A13" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D13" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="E13" s="22">
+      <c r="E13" s="17">
         <v>0.01</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="31" x14ac:dyDescent="0.35">
-      <c r="A14" s="19" t="s">
+      <c r="A14" s="14" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>152</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>151</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="E14" s="22">
+      <c r="E14" s="17">
         <v>0.05</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="31" x14ac:dyDescent="0.35">
-      <c r="A15" s="29" t="s">
+      <c r="A15" s="24" t="s">
         <v>154</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="C15" s="14" t="s">
+      <c r="C15" s="9" t="s">
         <v>126</v>
       </c>
-      <c r="D15" s="11" t="s">
+      <c r="D15" s="7" t="s">
         <v>155</v>
       </c>
-      <c r="E15" s="22">
+      <c r="E15" s="17">
         <v>0.03</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="31" x14ac:dyDescent="0.35">
-      <c r="A16" s="16" t="s">
+      <c r="A16" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>43</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="E16" s="22" t="s">
+      <c r="E16" s="17" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="17" spans="1:5" ht="31" x14ac:dyDescent="0.35">
-      <c r="A17" s="16" t="s">
+    <row r="17" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A17" s="11" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>47</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="E17" s="24" t="s">
+      <c r="E17" s="19" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="18" spans="1:5" ht="31" x14ac:dyDescent="0.35">
-      <c r="A18" s="17" t="s">
+    <row r="18" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A18" s="12" t="s">
         <v>50</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>145</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="E18" s="24" t="s">
+      <c r="E18" s="19" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="19" spans="1:5" ht="62" x14ac:dyDescent="0.35">
-      <c r="A19" s="17" t="s">
+    <row r="19" spans="1:6" ht="62" x14ac:dyDescent="0.35">
+      <c r="A19" s="12" t="s">
         <v>52</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>144</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="E19" s="11" t="s">
+      <c r="E19" s="7" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="20" spans="1:5" ht="31" x14ac:dyDescent="0.35">
-      <c r="A20" s="16" t="s">
+    <row r="20" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A20" s="11" t="s">
         <v>54</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>55</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>56</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="E20" s="22" t="s">
+      <c r="E20" s="17" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="21" spans="1:5" ht="31" x14ac:dyDescent="0.35">
-      <c r="A21" s="25" t="s">
+    <row r="21" spans="1:6" ht="31" x14ac:dyDescent="0.35">
+      <c r="A21" s="20" t="s">
         <v>59</v>
       </c>
-      <c r="B21" s="14" t="s">
+      <c r="B21" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="C21" s="14" t="s">
+      <c r="C21" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="D21" s="26" t="s">
+      <c r="D21" s="21" t="s">
         <v>61</v>
       </c>
-      <c r="E21" s="27" t="s">
+      <c r="E21" s="22" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="22" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A22" s="25" t="s">
+    <row r="22" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="20" t="s">
         <v>113</v>
       </c>
-      <c r="B22" s="14" t="s">
+      <c r="B22" s="9" t="s">
         <v>114</v>
       </c>
-      <c r="C22" s="14" t="s">
+      <c r="C22" s="9" t="s">
         <v>115</v>
       </c>
-      <c r="D22" s="26" t="s">
+      <c r="D22" s="21" t="s">
         <v>116</v>
       </c>
-      <c r="E22" s="27" t="s">
+      <c r="E22" s="22" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="23" spans="1:5" s="52" customFormat="1" ht="68.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="25" t="s">
+    <row r="23" spans="1:6" s="43" customFormat="1" ht="68.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="20" t="s">
         <v>165</v>
       </c>
-      <c r="B23" s="50" t="s">
+      <c r="B23" s="41" t="s">
         <v>166</v>
       </c>
-      <c r="C23" s="50" t="s">
+      <c r="C23" s="41" t="s">
         <v>167</v>
       </c>
-      <c r="D23" s="25" t="s">
+      <c r="D23" s="20" t="s">
         <v>168</v>
       </c>
-      <c r="E23" s="51" t="s">
+      <c r="E23" s="42" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="24" spans="1:5" s="59" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="56" t="s">
+    <row r="24" spans="1:6" s="47" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="44" t="s">
         <v>182</v>
       </c>
-      <c r="B24" s="57" t="s">
+      <c r="B24" s="45" t="s">
         <v>183</v>
       </c>
-      <c r="C24" s="57" t="s">
+      <c r="C24" s="45" t="s">
         <v>184</v>
       </c>
-      <c r="D24" s="57" t="s">
+      <c r="D24" s="45" t="s">
         <v>134</v>
       </c>
-      <c r="E24" s="58" t="s">
+      <c r="E24" s="46" t="s">
         <v>190</v>
       </c>
     </row>
-    <row r="25" spans="1:5" ht="62" x14ac:dyDescent="0.35">
-      <c r="A25" s="63" t="s">
+    <row r="25" spans="1:6" ht="62" x14ac:dyDescent="0.35">
+      <c r="A25" s="50" t="s">
         <v>170</v>
       </c>
-      <c r="B25" s="65" t="s">
+      <c r="B25" s="52" t="s">
         <v>171</v>
       </c>
-      <c r="C25" s="61" t="s">
+      <c r="C25" s="48" t="s">
         <v>191</v>
       </c>
-      <c r="D25" s="64" t="s">
+      <c r="D25" s="51" t="s">
         <v>193</v>
       </c>
-      <c r="E25" s="62" t="s">
+      <c r="E25" s="49" t="s">
         <v>192</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" s="56" customFormat="1" ht="41.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="55" t="s">
+        <v>206</v>
+      </c>
+      <c r="B26" s="55" t="s">
+        <v>208</v>
+      </c>
+      <c r="C26" s="55" t="s">
+        <v>207</v>
+      </c>
+      <c r="D26" s="55" t="s">
+        <v>209</v>
+      </c>
+      <c r="E26" s="55" t="s">
+        <v>210</v>
+      </c>
+      <c r="F26" s="55" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" s="78" customFormat="1" ht="64" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="77" t="s">
+        <v>211</v>
+      </c>
+      <c r="B27" s="77" t="s">
+        <v>212</v>
+      </c>
+      <c r="C27" s="78" t="s">
+        <v>47</v>
+      </c>
+      <c r="D27" s="78" t="s">
+        <v>215</v>
+      </c>
+      <c r="E27" s="79" t="s">
+        <v>214</v>
+      </c>
+      <c r="F27" s="77" t="s">
+        <v>213</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:F36"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <pane ySplit="2" topLeftCell="A24" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A29" sqref="A29:XFD29"/>
+      <selection pane="bottomLeft" activeCell="A31" sqref="A31:XFD31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="27.26953125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="47.26953125" customWidth="1"/>
+    <col min="1" max="1" width="36" style="35" customWidth="1"/>
+    <col min="2" max="2" width="38.54296875" style="35" customWidth="1"/>
+    <col min="3" max="3" width="28.453125" style="35" customWidth="1"/>
+    <col min="4" max="4" width="33.26953125" style="35" customWidth="1"/>
+    <col min="5" max="5" width="47.26953125" style="35" customWidth="1"/>
+    <col min="6" max="6" width="35.36328125" style="35" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B1" s="49" t="s">
+    <row r="1" spans="1:5" ht="46.5" x14ac:dyDescent="0.35">
+      <c r="A1" s="59"/>
+      <c r="B1" s="67" t="s">
         <v>63</v>
       </c>
-      <c r="C1" s="46"/>
-[...1 lines deleted...]
-      <c r="E1" s="47"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+      <c r="E1" s="69"/>
     </row>
     <row r="2" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A2" s="37" t="s">
+      <c r="A2" s="60" t="s">
         <v>64</v>
       </c>
-      <c r="B2" s="38" t="s">
+      <c r="B2" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="38" t="s">
+      <c r="C2" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="D2" s="36" t="s">
+      <c r="D2" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="E2" s="36" t="s">
+      <c r="E2" s="29" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A3" s="28" t="s">
+      <c r="A3" s="23" t="s">
         <v>65</v>
       </c>
-      <c r="B3" s="7" t="s">
+      <c r="B3" s="71" t="s">
         <v>66</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="C3" s="1" t="s">
         <v>6</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="D3" s="71" t="s">
         <v>67</v>
       </c>
-      <c r="E3" s="31">
+      <c r="E3" s="16">
         <v>0.03</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="46.5" x14ac:dyDescent="0.35">
-      <c r="A4" s="16" t="s">
+      <c r="A4" s="25" t="s">
         <v>68</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="C4" s="8" t="s">
+      <c r="C4" s="72" t="s">
         <v>47</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="31" x14ac:dyDescent="0.35">
-      <c r="A5" s="16" t="s">
+      <c r="A5" s="25" t="s">
         <v>72</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="C5" s="8" t="s">
+      <c r="C5" s="72" t="s">
         <v>74</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="22">
+      <c r="E5" s="19">
         <v>0.04</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A6" s="29" t="s">
+      <c r="A6" s="61" t="s">
         <v>75</v>
       </c>
-      <c r="B6" s="4" t="s">
+      <c r="B6" s="58" t="s">
         <v>76</v>
       </c>
-      <c r="C6" s="9" t="s">
+      <c r="C6" s="73" t="s">
         <v>77</v>
       </c>
-      <c r="D6" s="4" t="s">
+      <c r="D6" s="58" t="s">
         <v>78</v>
       </c>
-      <c r="E6" s="23" t="s">
+      <c r="E6" s="74" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="31" x14ac:dyDescent="0.35">
-      <c r="A7" s="16" t="s">
+      <c r="A7" s="25" t="s">
         <v>79</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="3" t="s">
         <v>80</v>
       </c>
-      <c r="C7" s="8" t="s">
+      <c r="C7" s="72" t="s">
         <v>81</v>
       </c>
-      <c r="D7" s="4" t="s">
+      <c r="D7" s="58" t="s">
         <v>82</v>
       </c>
-      <c r="E7" s="21" t="s">
+      <c r="E7" s="16" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="31" x14ac:dyDescent="0.35">
-      <c r="A8" s="30" t="s">
+      <c r="A8" s="25" t="s">
         <v>84</v>
       </c>
-      <c r="B8" s="5" t="s">
+      <c r="B8" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>86</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="11" t="s">
+      <c r="E8" s="7" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A9" s="17" t="s">
+      <c r="A9" s="14" t="s">
         <v>88</v>
       </c>
-      <c r="B9" s="2" t="s">
+      <c r="B9" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="C9" s="8" t="s">
+      <c r="C9" s="72" t="s">
         <v>6</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>90</v>
       </c>
-      <c r="E9" s="31">
+      <c r="E9" s="16">
         <v>0.01</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="31" x14ac:dyDescent="0.35">
-      <c r="A10" s="17" t="s">
+      <c r="A10" s="14" t="s">
         <v>91</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="C10" s="10" t="s">
+      <c r="C10" s="21" t="s">
         <v>93</v>
       </c>
-      <c r="D10" s="11" t="s">
+      <c r="D10" s="7" t="s">
         <v>94</v>
       </c>
-      <c r="E10" s="31">
+      <c r="E10" s="16">
         <v>0.01</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="31" x14ac:dyDescent="0.35">
-      <c r="A11" s="16" t="s">
+      <c r="A11" s="25" t="s">
         <v>95</v>
       </c>
-      <c r="B11" s="2" t="s">
+      <c r="B11" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="C11" s="10" t="s">
+      <c r="C11" s="21" t="s">
         <v>11</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="E11" s="22">
+      <c r="E11" s="19">
         <v>0.02</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A12" s="16" t="s">
+      <c r="A12" s="25" t="s">
         <v>98</v>
       </c>
-      <c r="B12" s="2" t="s">
+      <c r="B12" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="C12" s="12" t="s">
+      <c r="C12" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D12" s="3" t="s">
         <v>100</v>
       </c>
-      <c r="E12" s="22" t="s">
+      <c r="E12" s="19" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="31" x14ac:dyDescent="0.35">
-      <c r="A13" s="16" t="s">
+      <c r="A13" s="25" t="s">
         <v>102</v>
       </c>
-      <c r="B13" s="2" t="s">
+      <c r="B13" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="C13" s="12" t="s">
+      <c r="C13" s="7" t="s">
         <v>93</v>
       </c>
-      <c r="D13" s="11" t="s">
+      <c r="D13" s="7" t="s">
         <v>94</v>
       </c>
-      <c r="E13" s="31">
+      <c r="E13" s="16">
         <v>0.01</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="31" x14ac:dyDescent="0.35">
-      <c r="A14" s="16" t="s">
+      <c r="A14" s="25" t="s">
         <v>104</v>
       </c>
-      <c r="B14" s="2" t="s">
+      <c r="B14" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="C14" s="10" t="s">
+      <c r="C14" s="21" t="s">
         <v>106</v>
       </c>
-      <c r="D14" s="13" t="s">
+      <c r="D14" s="8" t="s">
         <v>107</v>
       </c>
-      <c r="E14" s="23" t="s">
+      <c r="E14" s="74" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="31" x14ac:dyDescent="0.35">
-      <c r="A15" s="16" t="s">
+      <c r="A15" s="25" t="s">
         <v>108</v>
       </c>
-      <c r="B15" s="2" t="s">
+      <c r="B15" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="C15" s="10" t="s">
+      <c r="C15" s="21" t="s">
         <v>47</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="E15" s="22">
+      <c r="E15" s="19">
         <v>0.01</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="31" x14ac:dyDescent="0.35">
-      <c r="A16" s="16" t="s">
+      <c r="A16" s="25" t="s">
         <v>110</v>
       </c>
-      <c r="B16" s="2" t="s">
+      <c r="B16" s="3" t="s">
         <v>111</v>
       </c>
-      <c r="C16" s="12" t="s">
+      <c r="C16" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="E16" s="22">
+      <c r="E16" s="19">
         <v>0.02</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A17" s="16" t="s">
+      <c r="A17" s="25" t="s">
         <v>118</v>
       </c>
-      <c r="B17" s="2" t="s">
+      <c r="B17" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="C17" s="5" t="s">
+      <c r="C17" s="1" t="s">
         <v>47</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="E17" s="24" t="s">
+      <c r="E17" s="19" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A18" s="16" t="s">
+      <c r="A18" s="25" t="s">
         <v>121</v>
       </c>
-      <c r="B18" s="2" t="s">
+      <c r="B18" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="C18" s="10" t="s">
+      <c r="C18" s="21" t="s">
         <v>199</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="E18" s="12" t="s">
+      <c r="E18" s="7" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A19" s="16" t="s">
+      <c r="A19" s="25" t="s">
         <v>124</v>
       </c>
-      <c r="B19" s="2" t="s">
+      <c r="B19" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="C19" s="10" t="s">
+      <c r="C19" s="21" t="s">
         <v>6</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="E19" s="31">
+      <c r="E19" s="16">
         <v>0.01</v>
       </c>
     </row>
-    <row r="20" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A20" s="19" t="s">
+    <row r="20" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="14" t="s">
         <v>127</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="C20" s="14" t="s">
+      <c r="C20" s="41" t="s">
         <v>129</v>
       </c>
-      <c r="D20" s="11" t="s">
+      <c r="D20" s="7" t="s">
         <v>100</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A21" s="16" t="s">
+      <c r="A21" s="25" t="s">
         <v>131</v>
       </c>
-      <c r="B21" s="2" t="s">
+      <c r="B21" s="3" t="s">
         <v>132</v>
       </c>
-      <c r="C21" s="10" t="s">
+      <c r="C21" s="21" t="s">
         <v>133</v>
       </c>
-      <c r="D21" s="15" t="s">
+      <c r="D21" s="10" t="s">
         <v>134</v>
       </c>
-      <c r="E21" s="32" t="s">
+      <c r="E21" s="26" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A22" s="30" t="s">
+      <c r="A22" s="25" t="s">
         <v>136</v>
       </c>
-      <c r="B22" s="7" t="s">
+      <c r="B22" s="71" t="s">
         <v>137</v>
       </c>
-      <c r="C22" s="5" t="s">
+      <c r="C22" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="D22" s="13" t="s">
+      <c r="D22" s="8" t="s">
         <v>138</v>
       </c>
-      <c r="E22" s="33" t="s">
+      <c r="E22" s="27" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A23" s="34" t="s">
+      <c r="A23" s="62" t="s">
         <v>140</v>
       </c>
-      <c r="B23" s="14" t="s">
+      <c r="B23" s="41" t="s">
         <v>141</v>
       </c>
-      <c r="C23" s="10" t="s">
+      <c r="C23" s="21" t="s">
         <v>133</v>
       </c>
-      <c r="D23" s="26" t="s">
+      <c r="D23" s="21" t="s">
         <v>142</v>
       </c>
-      <c r="E23" s="35" t="s">
+      <c r="E23" s="28" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A24" s="30" t="s">
+      <c r="A24" s="25" t="s">
         <v>161</v>
       </c>
-      <c r="B24" s="30" t="s">
+      <c r="B24" s="25" t="s">
         <v>164</v>
       </c>
-      <c r="C24" s="30" t="s">
+      <c r="C24" s="25" t="s">
         <v>162</v>
       </c>
-      <c r="D24" s="30" t="s">
+      <c r="D24" s="25" t="s">
         <v>163</v>
       </c>
-      <c r="E24" s="31">
+      <c r="E24" s="16">
         <v>0.01</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A25" s="53" t="s">
+      <c r="A25" s="63" t="s">
         <v>170</v>
       </c>
-      <c r="B25" s="53" t="s">
+      <c r="B25" s="63" t="s">
         <v>171</v>
       </c>
-      <c r="C25" s="5" t="s">
+      <c r="C25" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="D25" s="53" t="s">
+      <c r="D25" s="63" t="s">
         <v>82</v>
       </c>
-      <c r="E25" s="15" t="s">
+      <c r="E25" s="10" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A26" s="53" t="s">
+      <c r="A26" s="63" t="s">
         <v>174</v>
       </c>
-      <c r="B26" s="53" t="s">
+      <c r="B26" s="63" t="s">
         <v>175</v>
       </c>
-      <c r="C26" s="5" t="s">
+      <c r="C26" s="1" t="s">
         <v>172</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>176</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A27" s="54" t="s">
+      <c r="A27" s="64" t="s">
         <v>178</v>
       </c>
-      <c r="B27" s="54" t="s">
+      <c r="B27" s="64" t="s">
         <v>179</v>
       </c>
-      <c r="C27" s="10" t="s">
+      <c r="C27" s="21" t="s">
         <v>180</v>
       </c>
-      <c r="D27" s="54" t="s">
+      <c r="D27" s="64" t="s">
         <v>181</v>
       </c>
-      <c r="E27" s="55">
+      <c r="E27" s="75">
         <v>1.4999999999999999E-2</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="31" x14ac:dyDescent="0.35">
-      <c r="A28" s="34" t="s">
+      <c r="A28" s="62" t="s">
         <v>185</v>
       </c>
-      <c r="B28" s="14" t="s">
+      <c r="B28" s="41" t="s">
         <v>186</v>
       </c>
-      <c r="C28" s="60" t="s">
+      <c r="C28" s="76" t="s">
         <v>187</v>
       </c>
-      <c r="D28" s="26" t="s">
+      <c r="D28" s="21" t="s">
         <v>188</v>
       </c>
-      <c r="E28" s="35" t="s">
+      <c r="E28" s="28" t="s">
         <v>189</v>
       </c>
     </row>
-    <row r="29" spans="1:6" s="69" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="69" t="s">
+    <row r="29" spans="1:6" s="56" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="55" t="s">
         <v>195</v>
       </c>
-      <c r="B29" s="69" t="s">
+      <c r="B29" s="55" t="s">
         <v>194</v>
       </c>
-      <c r="C29" s="68" t="s">
+      <c r="C29" s="55" t="s">
         <v>196</v>
       </c>
-      <c r="D29" s="69" t="s">
+      <c r="D29" s="55" t="s">
         <v>100</v>
       </c>
-      <c r="E29" s="69" t="s">
+      <c r="E29" s="55" t="s">
         <v>198</v>
       </c>
-      <c r="F29" s="70" t="s">
+      <c r="F29" s="57" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="30" spans="1:6" s="66" customFormat="1" x14ac:dyDescent="0.35">
-      <c r="A30" s="66" t="s">
+    <row r="30" spans="1:6" s="53" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="65" t="s">
         <v>200</v>
       </c>
-      <c r="B30" s="66" t="s">
+      <c r="B30" s="65" t="s">
         <v>201</v>
       </c>
-      <c r="C30" s="66" t="s">
+      <c r="C30" s="65" t="s">
         <v>202</v>
       </c>
-      <c r="D30" s="66" t="s">
+      <c r="D30" s="65" t="s">
         <v>203</v>
       </c>
-      <c r="E30" s="66" t="s">
+      <c r="E30" s="65" t="s">
         <v>204</v>
       </c>
-      <c r="F30" s="66" t="s">
+      <c r="F30" s="65" t="s">
         <v>205</v>
       </c>
     </row>
-    <row r="31" spans="1:6" s="67" customFormat="1" x14ac:dyDescent="0.35"/>
-[...4 lines deleted...]
-    <row r="36" s="67" customFormat="1" x14ac:dyDescent="0.35"/>
+    <row r="31" spans="1:6" s="56" customFormat="1" ht="41.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="55"/>
+      <c r="B31" s="55"/>
+      <c r="C31" s="55"/>
+      <c r="D31" s="55"/>
+      <c r="E31" s="55"/>
+      <c r="F31" s="55"/>
+    </row>
+    <row r="32" spans="1:6" s="54" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="66"/>
+      <c r="B32" s="66"/>
+      <c r="C32" s="66"/>
+      <c r="D32" s="66"/>
+      <c r="E32" s="66"/>
+      <c r="F32" s="66"/>
+    </row>
+    <row r="33" spans="1:6" s="54" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="66"/>
+      <c r="B33" s="66"/>
+      <c r="C33" s="66"/>
+      <c r="D33" s="66"/>
+      <c r="E33" s="66"/>
+      <c r="F33" s="66"/>
+    </row>
+    <row r="34" spans="1:6" s="54" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="66"/>
+      <c r="B34" s="66"/>
+      <c r="C34" s="66"/>
+      <c r="D34" s="66"/>
+      <c r="E34" s="66"/>
+      <c r="F34" s="66"/>
+    </row>
+    <row r="35" spans="1:6" s="54" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="66"/>
+      <c r="B35" s="66"/>
+      <c r="C35" s="66"/>
+      <c r="D35" s="66"/>
+      <c r="E35" s="66"/>
+      <c r="F35" s="66"/>
+    </row>
+    <row r="36" spans="1:6" s="54" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="66"/>
+      <c r="B36" s="66"/>
+      <c r="C36" s="66"/>
+      <c r="D36" s="66"/>
+      <c r="E36" s="66"/>
+      <c r="F36" s="66"/>
+    </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="D20" r:id="rId1" display="mailto:branyi.arpad@pannon-trade.com" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="D10" r:id="rId2" display="j.szakacs@tekro.hu" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="D23" r:id="rId3" display="j.szakacs@tekro.hu" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
   <tableParts count="1">
     <tablePart r:id="rId5"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Munkalapok</vt:lpstr>
       </vt:variant>
       <vt:variant>