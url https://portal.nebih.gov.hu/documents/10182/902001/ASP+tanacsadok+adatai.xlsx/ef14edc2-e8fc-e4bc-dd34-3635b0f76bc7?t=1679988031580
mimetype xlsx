--- v0 (2025-12-21)
+++ v1 (2026-04-05)
@@ -1,232 +1,191 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20414"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\horvath-szulimanz\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2655B439-2F52-420E-914E-A729BA2ACF76}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{97D6A0B3-804E-4FDF-9C67-8D11537B3F83}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20490" windowHeight="7020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ASP tanacsadok adatai" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="189" uniqueCount="84">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="217" uniqueCount="88">
   <si>
     <t>Nyírségi tájegység</t>
   </si>
   <si>
     <t>Felső-tiszavidéki tájegység</t>
   </si>
   <si>
     <t>Tiszamenti tájegység</t>
   </si>
   <si>
     <t>Sárrét-Bihari tájegység</t>
   </si>
   <si>
-    <t>Börzsöny-Gödöllői tájegység</t>
-[...1 lines deleted...]
-  <si>
     <t>Magyar Dezső</t>
   </si>
   <si>
     <t>30/4456492</t>
   </si>
   <si>
     <t>magyard925@gmail.com</t>
   </si>
   <si>
-    <t>Nógrád-Cserháti tájegység</t>
-[...1 lines deleted...]
-  <si>
     <t>Bükki tájegység</t>
   </si>
   <si>
     <t>Nagy Norbert</t>
   </si>
   <si>
     <t>70/7025383</t>
   </si>
   <si>
-    <t>Cserhát-Aggteleki tájegység</t>
-[...1 lines deleted...]
-  <si>
     <t>Bükkalja-taktaközi tájegység</t>
   </si>
   <si>
-    <t>Zemplén-Bodrogközi tájegység</t>
-[...4 lines deleted...]
-  <si>
     <t>Tiszatavi tájegység</t>
   </si>
   <si>
     <t>Mezőföldi tájegység</t>
   </si>
   <si>
     <t>Dr Zányi Zoltán</t>
   </si>
   <si>
     <t>30/5008581</t>
   </si>
   <si>
     <t>zanyiz56@gmail.com</t>
   </si>
   <si>
     <t>Külső-somogyi tájegység</t>
   </si>
   <si>
-    <t>Kapos-Tolnai tájegység</t>
-[...4 lines deleted...]
-  <si>
     <t>Belső-somogyi tájegység</t>
   </si>
   <si>
     <t>Dr Monostori László</t>
   </si>
   <si>
     <t>20/9237241</t>
   </si>
   <si>
     <t>laszlodrmonostori@gmail.com</t>
   </si>
   <si>
     <t>Mecseki tájegység</t>
   </si>
   <si>
-    <t>Dél-Baranyai ártéri tájegység</t>
-[...1 lines deleted...]
-  <si>
     <t>Tolna-hegyháti tájegység</t>
   </si>
   <si>
     <t>Gemenci tájegység</t>
   </si>
   <si>
-    <t>Dél-Balatoni tájegység</t>
-[...1 lines deleted...]
-  <si>
     <t>Alpokaljai tájegység</t>
   </si>
   <si>
-    <t>Rába-menti-Kemensháti tájegység</t>
-[...4 lines deleted...]
-  <si>
     <t>Zala-kisbalatoni tájegység</t>
   </si>
   <si>
     <t>Vezsenyi Imre</t>
   </si>
   <si>
     <t>30/2024755</t>
   </si>
   <si>
     <t>Bakonyi tájegység</t>
   </si>
   <si>
     <t>Marcal-medencei tájegység</t>
   </si>
   <si>
     <t>Vértes-hegységi tájegység</t>
   </si>
   <si>
-    <t>Velence tájegység</t>
-[...1 lines deleted...]
-  <si>
     <t>Dunazugi tájegység</t>
   </si>
   <si>
     <t>Balaton felvidéki tájegység</t>
   </si>
   <si>
     <t>ASP Tanácsadók</t>
   </si>
   <si>
     <t>Telefonszám:</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Vadgazdálkodási tájegység</t>
   </si>
   <si>
     <t>Tájegység száma</t>
   </si>
   <si>
     <t>Borsai József</t>
   </si>
   <si>
-    <t>borsaijozsef@gmail.com</t>
-[...1 lines deleted...]
-  <si>
     <t>70/316-0084</t>
   </si>
   <si>
     <t>Magyarország teljes területe /vezető/</t>
   </si>
   <si>
     <t>imrevezsenyi@gmail.com</t>
   </si>
   <si>
     <t>Kemenes Miklós</t>
   </si>
   <si>
     <t>20/3843443</t>
   </si>
   <si>
     <t>id.kemenes.miklos@gmail.com</t>
   </si>
   <si>
     <t>Pesti-síksági tájegység</t>
   </si>
   <si>
     <t>Hajdúsági Löszhát-Hortobágy tájegység</t>
   </si>
   <si>
     <t>Kampel József</t>
@@ -240,138 +199,186 @@
   <si>
     <t>Pravetz András</t>
   </si>
   <si>
     <t>30/6053267</t>
   </si>
   <si>
     <t>pravetz.andras@gmail.com</t>
   </si>
   <si>
     <t>Hevesi István</t>
   </si>
   <si>
     <t>30/9032044</t>
   </si>
   <si>
     <t>istvan.hevesi56@gmail.com</t>
   </si>
   <si>
     <t>Békési tájegység</t>
   </si>
   <si>
     <t>Szarvasi tájegység</t>
   </si>
   <si>
-    <t>Körös-berettyói</t>
-[...1 lines deleted...]
-  <si>
     <t>norbert.rxhelix@gmail.com</t>
   </si>
   <si>
-    <t>Észak-Bács-Kiskuni tájegység</t>
-[...4 lines deleted...]
-  <si>
     <t>Kiskunsági tájegység</t>
   </si>
   <si>
-    <t>Horváth Zsolt</t>
-[...7 lines deleted...]
-  <si>
     <t>Hanság-mosoni tájegység</t>
   </si>
   <si>
     <t>Vas-soproni síksági tájegység</t>
   </si>
   <si>
     <t>Bakonyalja-Komáromi tájegység</t>
   </si>
   <si>
-    <t>Közép-Bács-Kiskuni tájegység</t>
+    <t>Alsó-tiszamenti tájegység</t>
+  </si>
+  <si>
+    <t>Tiszazugi tájegység</t>
+  </si>
+  <si>
+    <t>Maros-Csongrádi tájegység</t>
+  </si>
+  <si>
+    <t>Tápió-vidéki tájegység</t>
+  </si>
+  <si>
+    <t>borsaijozsef@gmail.com borsaij@nebih.gov.hu</t>
+  </si>
+  <si>
+    <t>Jászsági tájegység</t>
+  </si>
+  <si>
+    <t>Nagykunsági tájegység</t>
+  </si>
+  <si>
+    <t>Körös-berettyói tájegység</t>
+  </si>
+  <si>
+    <t>Hajdúsági Erdőspuszták tájegység</t>
+  </si>
+  <si>
+    <t>Börzsöny-gödöllői tájegység</t>
+  </si>
+  <si>
+    <t>Nógrád-cserháti tájegység</t>
+  </si>
+  <si>
+    <t>Cserhát-aggteleki tájegység</t>
+  </si>
+  <si>
+    <t>Zemplén-bodrogközi tájegység</t>
+  </si>
+  <si>
+    <t>Észak-bács-kiskuni tájegység</t>
+  </si>
+  <si>
+    <t>Illancs-bácskai tájegység</t>
+  </si>
+  <si>
+    <t>Közép-bács-kiskuni tájegység</t>
+  </si>
+  <si>
+    <t>Közép-pesti tájegység</t>
+  </si>
+  <si>
+    <t>Dél-hevesi-tájegység</t>
+  </si>
+  <si>
+    <t>Kapos-tolnai tájegység</t>
+  </si>
+  <si>
+    <t>Zselic-közép-somogyi tájegység</t>
+  </si>
+  <si>
+    <t>Dél-baranyai ártéri tájegység</t>
+  </si>
+  <si>
+    <t>Dél-balatoni tájegység</t>
+  </si>
+  <si>
+    <t>Rába-menti-kemenesháti tájegység</t>
+  </si>
+  <si>
+    <t>Zalai-dombsági tájegység</t>
+  </si>
+  <si>
+    <t>Velencei tájegység</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="12" x14ac:knownFonts="1">
+  <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
-      <name val="Calibri"/>
-[...4 lines deleted...]
-      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
@@ -391,188 +398,220 @@
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color auto="1"/>
       </left>
       <right style="hair">
         <color auto="1"/>
       </right>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color auto="1"/>
       </left>
       <right style="hair">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color auto="1"/>
       </left>
       <right/>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="dotted">
+        <color auto="1"/>
+      </left>
+      <right style="dotted">
+        <color auto="1"/>
+      </right>
+      <top style="dotted">
+        <color auto="1"/>
+      </top>
+      <bottom style="dotted">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color auto="1"/>
+      </left>
+      <right style="hair">
+        <color auto="1"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hivatkozás" xfId="1" builtinId="8"/>
     <cellStyle name="Normál" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -793,916 +832,1049 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kampelerdesz@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:istvan.hevesi56@gmail.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:borsaijozsef@gmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laszlodrmonostori@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:istvan.hevesi56@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zanyiz56@gmail.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zanyiz56@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zanyiz56@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pravetz.andras@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:istvan.hevesi56@gmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:norbert.rxhelix@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pravetz.andras@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:norbert.matrahunting@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:imrevezsenyi@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:id.kemenes.miklos@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:borsaijozsef@gmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pravetz.andras@gmail.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:horvath.zsolt.sopron@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:id.kemenes.miklos@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laszlodrmonostori@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kampelerdesz@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:istvan.hevesi56@gmail.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:norbert.rxhelix@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:horvath.zsolt.sopron@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:imrevezsenyi@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:istvan.hevesi56@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:id.kemenes.miklos@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laszlodrmonostori@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:imrevezsenyi@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kampelerdesz@gmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:istvan.hevesi56@gmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:norbert.rxhelix@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:id.kemenes.miklos@gmail.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:id.kemenes.miklos@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:borsaijozsef@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zanyiz56@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:id.kemenes.miklos@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pravetz.andras@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:borsaijozsef@gmail.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laszlodrmonostori@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:horvath.zsolt.sopron@gmail.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kampelerdesz@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:istvan.hevesi56@gmail.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:norbert.rxhelix@gmail.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:imrevezsenyi@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:istvan.hevesi56@gmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laszlodrmonostori@gmail.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:id.kemenes.miklos@gmail.com" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:norbert.rxhelix@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zanyiz56@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zanyiz56@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pravetz.andras@gmail.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:id.kemenes.miklos@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:id.kemenes.miklos@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:borsaijozsef@gmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zanyiz56@gmail.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:id.kemenes.miklos@gmail.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pravetz.andras@gmail.com" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:borsaijozsef@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laszlodrmonostori@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kampelerdesz@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:istvan.hevesi56@gmail.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:id.kemenes.miklos@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pravetz.andras@gmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:imrevezsenyi@gmail.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:istvan.hevesi56@gmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laszlodrmonostori@gmail.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:id.kemenes.miklos@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laszlodrmonostori@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:imrevezsenyi@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kampelerdesz@gmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:istvan.hevesi56@gmail.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:norbert.rxhelix@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pravetz.andras@gmail.com" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:id.kemenes.miklos@gmail.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:id.kemenes.miklos@gmail.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:norbert.rxhelix@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:borsaijozsef@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zanyiz56@gmail.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:id.kemenes.miklos@gmail.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pravetz.andras@gmail.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:norbert.rxhelix@gmail.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:id.kemenes.miklos@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:id.kemenes.miklos@gmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laszlodrmonostori@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:istvan.hevesi56@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kampelerdesz@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:norbert.matrahunting@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:imrevezsenyi@gmail.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E47"/>
+  <dimension ref="A1:E56"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="C49" sqref="C49"/>
+    <sheetView tabSelected="1" topLeftCell="A40" workbookViewId="0">
+      <selection activeCell="A40" sqref="A40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="20.54296875" customWidth="1"/>
     <col min="2" max="2" width="22" customWidth="1"/>
-    <col min="3" max="3" width="32.7265625" customWidth="1"/>
+    <col min="3" max="3" width="40.90625" customWidth="1"/>
     <col min="4" max="4" width="20.54296875" customWidth="1"/>
     <col min="5" max="5" width="36.08984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>47</v>
+        <v>34</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>50</v>
+        <v>37</v>
       </c>
       <c r="E1" s="2" t="s">
-        <v>49</v>
+        <v>36</v>
       </c>
     </row>
     <row r="2" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A2" s="3" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="B2" s="4" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="C2" s="5" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="D2" s="3"/>
       <c r="E2" s="3" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A3" s="3" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="C3" s="5" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="D3" s="3">
         <v>103</v>
       </c>
       <c r="E3" s="8" t="s">
-        <v>70</v>
+        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A4" s="3" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="C4" s="5" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="D4" s="3">
         <v>104</v>
       </c>
       <c r="E4" s="8" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A5" s="3" t="s">
-        <v>51</v>
+        <v>38</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="D5" s="3">
         <v>105</v>
       </c>
       <c r="E5" s="8" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A6" s="10" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B6" s="10" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D6" s="8">
         <v>406</v>
       </c>
       <c r="E6" s="8" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A7" s="10" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B7" s="10" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D7" s="8">
         <v>403</v>
       </c>
       <c r="E7" s="8" t="s">
-        <v>23</v>
+        <v>81</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A8" s="10" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B8" s="10" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D8" s="8">
         <v>407</v>
       </c>
       <c r="E8" s="8" t="s">
-        <v>30</v>
+        <v>83</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A9" s="10" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B9" s="10" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D9" s="8">
         <v>408</v>
       </c>
       <c r="E9" s="8" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A10" s="10" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B10" s="10" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="D10" s="9">
         <v>409</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>32</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A11" s="10" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B11" s="10" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D11" s="8">
         <v>402</v>
       </c>
       <c r="E11" s="8" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A12" s="10" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B12" s="10" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C12" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D12" s="8">
         <v>506</v>
       </c>
       <c r="E12" s="8" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A13" s="10" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B13" s="10" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C13" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D13" s="8">
         <v>410</v>
       </c>
       <c r="E13" s="8" t="s">
-        <v>33</v>
+        <v>84</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A14" s="10" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B14" s="10" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C14" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D14" s="8">
         <v>404</v>
       </c>
       <c r="E14" s="8" t="s">
-        <v>24</v>
+        <v>82</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A15" s="10" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B15" s="10" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C15" s="5" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D15" s="8">
         <v>405</v>
       </c>
       <c r="E15" s="8" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A16" s="6" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="B16" s="7" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="C16" s="5" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="D16" s="8">
         <v>107</v>
       </c>
       <c r="E16" s="8" t="s">
-        <v>0</v>
+        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A17" s="6" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="C17" s="5" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="D17" s="8">
         <v>109</v>
       </c>
       <c r="E17" s="8" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A18" s="6" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="B18" s="7" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="C18" s="5" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="D18" s="8">
         <v>110</v>
       </c>
       <c r="E18" s="8" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A19" s="6" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="B19" s="7" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="C19" s="5" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="D19" s="8">
         <v>108</v>
       </c>
       <c r="E19" s="13" t="s">
-        <v>60</v>
+        <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A20" s="6" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="B20" s="7" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="C20" s="5" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="D20" s="8">
         <v>111</v>
       </c>
       <c r="E20" s="8" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A21" s="6" t="s">
-        <v>67</v>
+        <v>53</v>
       </c>
       <c r="B21" s="7" t="s">
-        <v>68</v>
+        <v>54</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>69</v>
+        <v>55</v>
       </c>
       <c r="D21" s="9">
         <v>112</v>
       </c>
       <c r="E21" s="9" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A22" s="16" t="s">
-[...12 lines deleted...]
-        <v>80</v>
+      <c r="A22" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C22" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D22" s="8">
+        <v>502</v>
+      </c>
+      <c r="E22" s="8" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A23" s="16" t="s">
-[...6 lines deleted...]
-        <v>79</v>
+      <c r="A23" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B23" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>49</v>
       </c>
       <c r="D23" s="8">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="E23" s="8" t="s">
-        <v>81</v>
+        <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A24" s="16" t="s">
-[...12 lines deleted...]
-        <v>82</v>
+      <c r="A24" s="10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="C24" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D24" s="8">
+        <v>504</v>
+      </c>
+      <c r="E24" s="8" t="s">
+        <v>85</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A25" s="10" t="s">
-        <v>61</v>
+        <v>47</v>
       </c>
       <c r="B25" s="10" t="s">
-        <v>62</v>
+        <v>48</v>
       </c>
       <c r="C25" s="5" t="s">
-        <v>63</v>
+        <v>49</v>
       </c>
       <c r="D25" s="8">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="E25" s="8" t="s">
-        <v>34</v>
+        <v>86</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A26" s="10" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="B26" s="10" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="C26" s="5" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="D26" s="8">
-        <v>504</v>
+        <v>307</v>
       </c>
       <c r="E26" s="8" t="s">
-        <v>35</v>
+        <v>79</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A27" s="10" t="s">
-        <v>61</v>
+        <v>42</v>
       </c>
       <c r="B27" s="10" t="s">
-        <v>62</v>
+        <v>43</v>
       </c>
       <c r="C27" s="5" t="s">
-        <v>63</v>
+        <v>44</v>
       </c>
       <c r="D27" s="8">
-        <v>505</v>
+        <v>201</v>
       </c>
       <c r="E27" s="8" t="s">
-        <v>36</v>
+        <v>72</v>
       </c>
     </row>
     <row r="28" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A28" s="10" t="s">
-[...12 lines deleted...]
-        <v>16</v>
+      <c r="A28" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B28" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="C28" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="D28" s="12">
+        <v>301</v>
+      </c>
+      <c r="E28" s="12" t="s">
+        <v>45</v>
       </c>
     </row>
     <row r="29" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A29" s="10" t="s">
-[...12 lines deleted...]
-        <v>5</v>
+      <c r="A29" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B29" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="C29" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="D29" s="12">
+        <v>304</v>
+      </c>
+      <c r="E29" s="12" t="s">
+        <v>78</v>
       </c>
     </row>
     <row r="30" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A30" s="16" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="B30" s="16" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="C30" s="14" t="s">
-        <v>58</v>
-[...4 lines deleted...]
-      <c r="E30" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="D30" s="8">
+        <v>306</v>
+      </c>
+      <c r="E30" s="8" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="31" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A31" s="16" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="B31" s="16" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="C31" s="14" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>83</v>
+        <v>44</v>
+      </c>
+      <c r="D31" s="8">
+        <v>302</v>
+      </c>
+      <c r="E31" s="8" t="s">
+        <v>76</v>
       </c>
     </row>
     <row r="32" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A32" s="16" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="B32" s="16" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="C32" s="14" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="D32" s="8">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E32" s="8" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
     </row>
     <row r="33" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A33" s="16" t="s">
-        <v>56</v>
+        <v>42</v>
       </c>
       <c r="B33" s="16" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
       <c r="C33" s="14" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="D33" s="8">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E33" s="8" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="34" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A34" s="10" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A34" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B34" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="C34" s="14" t="s">
+        <v>44</v>
       </c>
       <c r="D34" s="8">
-        <v>202</v>
+        <v>305</v>
       </c>
       <c r="E34" s="8" t="s">
-        <v>9</v>
+        <v>63</v>
       </c>
     </row>
     <row r="35" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A35" s="16" t="s">
-        <v>6</v>
+        <v>42</v>
       </c>
       <c r="B35" s="16" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>43</v>
+      </c>
+      <c r="C35" s="14" t="s">
+        <v>44</v>
       </c>
       <c r="D35" s="8">
-        <v>310</v>
+        <v>101</v>
       </c>
       <c r="E35" s="8" t="s">
-        <v>75</v>
+        <v>64</v>
       </c>
     </row>
     <row r="36" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A36" s="10" t="s">
-[...6 lines deleted...]
-        <v>8</v>
+      <c r="A36" s="16" t="s">
+        <v>42</v>
+      </c>
+      <c r="B36" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="C36" s="14" t="s">
+        <v>44</v>
       </c>
       <c r="D36" s="8">
-        <v>311</v>
+        <v>102</v>
       </c>
       <c r="E36" s="8" t="s">
-        <v>17</v>
+        <v>65</v>
       </c>
     </row>
     <row r="37" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A37" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="C37" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="B37" s="10" t="s">
-[...9 lines deleted...]
-        <v>10</v>
+      <c r="D37" s="8">
+        <v>202</v>
+      </c>
+      <c r="E37" s="8" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="38" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A38" s="10" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="A38" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="B38" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="C38" s="17" t="s">
+        <v>6</v>
       </c>
       <c r="D38" s="8">
-        <v>204</v>
+        <v>309</v>
       </c>
       <c r="E38" s="8" t="s">
-        <v>13</v>
+        <v>68</v>
       </c>
     </row>
     <row r="39" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A39" s="10" t="s">
-[...6 lines deleted...]
-        <v>73</v>
+      <c r="A39" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="B39" s="16" t="s">
+        <v>5</v>
+      </c>
+      <c r="C39" s="17" t="s">
+        <v>6</v>
       </c>
       <c r="D39" s="8">
-        <v>205</v>
+        <v>310</v>
       </c>
       <c r="E39" s="8" t="s">
-        <v>14</v>
+        <v>80</v>
       </c>
     </row>
     <row r="40" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A40" s="10" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B40" s="10" t="s">
-        <v>12</v>
-[...8 lines deleted...]
-        <v>15</v>
+        <v>5</v>
+      </c>
+      <c r="C40" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D40" s="9">
+        <v>203</v>
+      </c>
+      <c r="E40" s="9" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A41" s="10" t="s">
-        <v>64</v>
+        <v>8</v>
       </c>
       <c r="B41" s="10" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>9</v>
+      </c>
+      <c r="C41" s="14" t="s">
+        <v>58</v>
       </c>
       <c r="D41" s="8">
-        <v>512</v>
+        <v>204</v>
       </c>
       <c r="E41" s="8" t="s">
-        <v>44</v>
+        <v>74</v>
       </c>
     </row>
     <row r="42" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A42" s="10" t="s">
-        <v>64</v>
+        <v>8</v>
       </c>
       <c r="B42" s="10" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>9</v>
+      </c>
+      <c r="C42" s="14" t="s">
+        <v>58</v>
       </c>
       <c r="D42" s="8">
-        <v>401</v>
+        <v>311</v>
       </c>
       <c r="E42" s="8" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
     </row>
     <row r="43" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A43" s="10" t="s">
-        <v>64</v>
+        <v>8</v>
       </c>
       <c r="B43" s="10" t="s">
-        <v>65</v>
-[...8 lines deleted...]
-        <v>43</v>
+        <v>9</v>
+      </c>
+      <c r="C43" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="D43" s="21">
+        <v>106</v>
+      </c>
+      <c r="E43" s="11" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="44" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A44" s="10" t="s">
-        <v>64</v>
+        <v>8</v>
       </c>
       <c r="B44" s="10" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>510</v>
+        <v>9</v>
+      </c>
+      <c r="C44" s="14" t="s">
+        <v>58</v>
+      </c>
+      <c r="D44" s="8">
+        <v>205</v>
       </c>
       <c r="E44" s="8" t="s">
-        <v>42</v>
+        <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A45" s="10" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>8</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" s="14" t="s">
+        <v>58</v>
       </c>
       <c r="D45" s="8">
-        <v>507</v>
+        <v>206</v>
       </c>
       <c r="E45" s="8" t="s">
-        <v>40</v>
+        <v>75</v>
       </c>
     </row>
     <row r="46" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A46" s="10" t="s">
-        <v>38</v>
-[...11 lines deleted...]
-        <v>41</v>
+        <v>50</v>
+      </c>
+      <c r="B46" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D46" s="12">
+        <v>509</v>
+      </c>
+      <c r="E46" s="12" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="47" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A47" s="10" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>50</v>
+      </c>
+      <c r="B47" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>52</v>
       </c>
       <c r="D47" s="8">
+        <v>512</v>
+      </c>
+      <c r="E47" s="8" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A48" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B48" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="C48" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D48" s="8">
+        <v>401</v>
+      </c>
+      <c r="E48" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A49" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B49" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="C49" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D49" s="8">
+        <v>511</v>
+      </c>
+      <c r="E49" s="8" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A50" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B50" s="10" t="s">
+        <v>51</v>
+      </c>
+      <c r="C50" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D50" s="11">
+        <v>510</v>
+      </c>
+      <c r="E50" s="8" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A51" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B51" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="C51" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="D51" s="8">
+        <v>507</v>
+      </c>
+      <c r="E51" s="8" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A52" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B52" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="C52" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="D52" s="8">
+        <v>508</v>
+      </c>
+      <c r="E52" s="8" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A53" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B53" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="C53" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="D53" s="8">
         <v>513</v>
       </c>
-      <c r="E47" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E53" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A54" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B54" s="18" t="s">
+        <v>27</v>
+      </c>
+      <c r="C54" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="D54" s="20">
+        <v>501</v>
+      </c>
+      <c r="E54" s="9" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="D55" s="21"/>
+      <c r="E55" s="11"/>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="D56" s="22"/>
     </row>
   </sheetData>
-  <sortState ref="A2:E46">
+  <sortState ref="A2:E49">
     <sortCondition ref="A2"/>
   </sortState>
   <hyperlinks>
     <hyperlink ref="C13" r:id="rId1" display="norbert.matrahunting@gmail.com" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="C11" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
-    <hyperlink ref="C27:C29" r:id="rId3" display="zanyiz56@gmail.com" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="C25:C27" r:id="rId3" display="zanyiz56@gmail.com" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="C6" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
-    <hyperlink ref="C33:C37" r:id="rId5" display="laszlodrmonostori@gmail.com" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
-    <hyperlink ref="C45" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="C31:C40" r:id="rId5" display="laszlodrmonostori@gmail.com" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="C51" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
     <hyperlink ref="C13" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
-    <hyperlink ref="C2" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
-[...8 lines deleted...]
-    <hyperlink ref="C43" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
+    <hyperlink ref="C2" r:id="rId8" display="borsaijozsef@gmail.com" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="C52" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="C53" r:id="rId10" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="C26" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="C27" r:id="rId12" xr:uid="{00000000-0004-0000-0000-00000B000000}"/>
+    <hyperlink ref="C23" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00000C000000}"/>
+    <hyperlink ref="C24" r:id="rId14" xr:uid="{00000000-0004-0000-0000-00000D000000}"/>
+    <hyperlink ref="C25" r:id="rId15" xr:uid="{00000000-0004-0000-0000-00000E000000}"/>
+    <hyperlink ref="C47" r:id="rId16" xr:uid="{00000000-0004-0000-0000-00000F000000}"/>
+    <hyperlink ref="C49" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000010000000}"/>
     <hyperlink ref="C16" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000011000000}"/>
     <hyperlink ref="C17" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
     <hyperlink ref="C18" r:id="rId20" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
     <hyperlink ref="C19" r:id="rId21" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
     <hyperlink ref="C20" r:id="rId22" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
     <hyperlink ref="C21" r:id="rId23" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
-    <hyperlink ref="C3" r:id="rId24" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
-[...16 lines deleted...]
-    <hyperlink ref="C44" r:id="rId41" xr:uid="{00000000-0004-0000-0000-000028000000}"/>
+    <hyperlink ref="C3" r:id="rId24" display="borsaijozsef@gmail.com" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
+    <hyperlink ref="C44" r:id="rId25" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>
+    <hyperlink ref="C41" r:id="rId26" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
+    <hyperlink ref="C45" r:id="rId27" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
+    <hyperlink ref="C28" r:id="rId28" xr:uid="{00000000-0004-0000-0000-00001D000000}"/>
+    <hyperlink ref="C31" r:id="rId29" xr:uid="{00000000-0004-0000-0000-00001E000000}"/>
+    <hyperlink ref="C48" r:id="rId30" xr:uid="{00000000-0004-0000-0000-00001F000000}"/>
+    <hyperlink ref="C7" r:id="rId31" xr:uid="{00000000-0004-0000-0000-000020000000}"/>
+    <hyperlink ref="C12" r:id="rId32" xr:uid="{00000000-0004-0000-0000-000021000000}"/>
+    <hyperlink ref="C30" r:id="rId33" xr:uid="{00000000-0004-0000-0000-000022000000}"/>
+    <hyperlink ref="C37" r:id="rId34" display="laszlodrmonostori@gmail.com" xr:uid="{00000000-0004-0000-0000-000026000000}"/>
+    <hyperlink ref="C29" r:id="rId35" xr:uid="{00000000-0004-0000-0000-000027000000}"/>
+    <hyperlink ref="C50" r:id="rId36" xr:uid="{00000000-0004-0000-0000-000028000000}"/>
+    <hyperlink ref="C35" r:id="rId37" xr:uid="{5B075FC4-B657-4F88-B3DB-0F93BBF9ED1C}"/>
+    <hyperlink ref="C36" r:id="rId38" xr:uid="{AA569FC9-F6D0-47E0-8D4A-6BB6B81E2AEB}"/>
+    <hyperlink ref="C54" r:id="rId39" xr:uid="{54B76136-FA76-4F1A-B3F9-D3C37FA9C59E}"/>
+    <hyperlink ref="C46" r:id="rId40" xr:uid="{E3CC0A3B-E377-46DF-9A28-A2A80D2CA2B6}"/>
+    <hyperlink ref="C22" r:id="rId41" xr:uid="{D04AF3F4-7869-4DDD-B5A2-74327780081E}"/>
+    <hyperlink ref="C33" r:id="rId42" xr:uid="{8B556760-8323-4706-B44F-A9CB01009780}"/>
+    <hyperlink ref="C34" r:id="rId43" xr:uid="{C1B1F98D-4AB7-4B12-A6E6-B55CF1BFB9A7}"/>
+    <hyperlink ref="C32" r:id="rId44" xr:uid="{21A5BE48-7E0A-4FBC-8D2D-B7AAB0E1ACAE}"/>
+    <hyperlink ref="C4:C5" r:id="rId45" display="borsaijozsef@gmail.com" xr:uid="{B58BD352-4C76-4A8C-810C-C9BFA7EC0B81}"/>
+    <hyperlink ref="C38" r:id="rId46" display="laszlodrmonostori@gmail.com" xr:uid="{776EEC2C-5096-4B62-9CD5-AF79A0C00C9C}"/>
+    <hyperlink ref="C42" r:id="rId47" xr:uid="{3B109022-6B3D-4D87-8A57-DF50D6633530}"/>
+    <hyperlink ref="C43" r:id="rId48" xr:uid="{32C8F1D1-136D-4484-ABC1-C61BA9A8FE08}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId42"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId49"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Munkalapok</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ASP tanacsadok adatai</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>