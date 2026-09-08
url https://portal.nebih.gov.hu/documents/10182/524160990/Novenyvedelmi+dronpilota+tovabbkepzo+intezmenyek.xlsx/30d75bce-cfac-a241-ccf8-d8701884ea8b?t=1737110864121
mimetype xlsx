--- v0 (2025-12-22)
+++ v1 (2026-09-08)
@@ -1,75 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20416"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\horvath-szulimanz\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DAA19CB5-187F-4E7F-A85F-53152E0C9B42}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{64F6D0A6-1965-4398-8B1E-53E202FF8997}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="6930" xr2:uid="{74426EAC-22FE-46A0-B8EB-91E9CAA16D8E}"/>
   </bookViews>
   <sheets>
     <sheet name="Drónpilóta képzőintézmények" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_Hlk190259029" localSheetId="0">'Drónpilóta képzőintézmények'!$B$3</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="22">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="28">
   <si>
     <t>Levelezési cím</t>
   </si>
   <si>
     <t>1. Telefonszám</t>
   </si>
   <si>
     <t>2. Telefonszám</t>
   </si>
   <si>
     <t>E-mail cím</t>
   </si>
   <si>
     <t>Szolgáltatási terület</t>
   </si>
   <si>
     <t>Magyarország teljes területe</t>
   </si>
   <si>
     <t>ABZ Drone Kft.</t>
   </si>
   <si>
     <t>2000 Szentendre, Kalászi út 3.</t>
   </si>
   <si>
@@ -91,50 +91,68 @@
     <t>1.</t>
   </si>
   <si>
     <t>Keczer Máté</t>
   </si>
   <si>
     <t>06 30 386-0261</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>Tuzson Gergely</t>
   </si>
   <si>
     <t>1112 Budapest, Kőérberki út 36/A</t>
   </si>
   <si>
     <t>06 70 450-5960</t>
   </si>
   <si>
     <t>legter@legter.hu</t>
   </si>
   <si>
     <t>EduFlex Kft.</t>
+  </si>
+  <si>
+    <t>3.</t>
+  </si>
+  <si>
+    <t>AgroTech Drone Kft.</t>
+  </si>
+  <si>
+    <t>6320 Solt, Mikszáth Kálmán utca 65.</t>
+  </si>
+  <si>
+    <t>info@agrotechdrone.hu</t>
+  </si>
+  <si>
+    <t>Kecskés Ádám</t>
+  </si>
+  <si>
+    <t>06 30 338-4999</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -537,51 +555,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:training@legter.hu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C74EE8C-17C6-4D84-92AA-DA65A2C4BA1B}">
   <dimension ref="A1:H17"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="B11" sqref="B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="8.81640625" style="2"/>
     <col min="2" max="2" width="42.81640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="32.6328125" style="2" customWidth="1"/>
     <col min="4" max="4" width="38.08984375" style="2" customWidth="1"/>
     <col min="5" max="6" width="17.6328125" style="2" customWidth="1"/>
     <col min="7" max="7" width="36.6328125" style="2" customWidth="1"/>
     <col min="8" max="8" width="26.81640625" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.81640625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="8" customFormat="1" ht="17" x14ac:dyDescent="0.35">
       <c r="A1" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="D1" s="1" t="s">
@@ -630,51 +648,76 @@
       <c r="A3" s="6" t="s">
         <v>16</v>
       </c>
       <c r="B3" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="9" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="9" t="s">
         <v>18</v>
       </c>
       <c r="E3" s="9" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="H3" s="9" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:8" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35"/>
+    <row r="4" spans="1:8" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G4" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" s="9" t="s">
+        <v>5</v>
+      </c>
+    </row>
     <row r="5" spans="1:8" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C5" s="4"/>
       <c r="D5" s="6"/>
       <c r="E5" s="4"/>
       <c r="F5" s="6"/>
       <c r="G5" s="3"/>
       <c r="H5" s="6"/>
     </row>
     <row r="6" spans="1:8" s="5" customFormat="1" ht="45.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="C6" s="4"/>
       <c r="D6" s="6"/>
       <c r="E6" s="4"/>
       <c r="F6" s="6"/>
       <c r="G6" s="3"/>
       <c r="H6" s="6"/>
     </row>
     <row r="7" spans="1:8" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="G7" s="3"/>
     </row>
     <row r="8" spans="1:8" s="5" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>