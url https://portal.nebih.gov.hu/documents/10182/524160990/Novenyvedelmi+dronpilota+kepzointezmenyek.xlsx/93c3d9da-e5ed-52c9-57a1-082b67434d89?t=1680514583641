--- v0 (2025-12-22)
+++ v1 (2026-06-09)
@@ -1,115 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20416"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\horvath-szulimanz\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6D09A54A-353D-425A-B87C-03139FADF567}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E8780727-3633-4A44-8E48-D19F3CA7EE6E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="6930" xr2:uid="{74426EAC-22FE-46A0-B8EB-91E9CAA16D8E}"/>
   </bookViews>
   <sheets>
     <sheet name="Drónpilóta képzőintézmények" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="105">
-[...5 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="135" uniqueCount="104">
   <si>
     <t>Levelezési cím</t>
   </si>
   <si>
     <t>4400 Nyíregyháza, Kemecsei út 14/a</t>
   </si>
   <si>
     <t>1. Telefonszám</t>
   </si>
   <si>
     <t>2. Telefonszám</t>
   </si>
   <si>
     <t>E-mail cím</t>
   </si>
   <si>
     <t>kepzesinfo@videkert.hu</t>
   </si>
   <si>
     <t>Szolgáltatási terület</t>
   </si>
   <si>
     <t>Magyarország teljes területe</t>
   </si>
   <si>
     <t>ABZ Drone Kft.</t>
   </si>
   <si>
     <t>2000 Szentendre, Kalászi út 3.</t>
   </si>
   <si>
-    <t>06 30 908-5869</t>
-[...4 lines deleted...]
-  <si>
     <t>-</t>
   </si>
   <si>
     <t>office@abzdrone.com</t>
   </si>
   <si>
     <t>Kapcsolattartó</t>
   </si>
   <si>
     <t>Képzőintézmény</t>
   </si>
   <si>
     <t>MÁTRIX-OKTATÁSI KFT.</t>
   </si>
   <si>
     <t>Hatházi Balázs</t>
   </si>
   <si>
     <t>06 20 529-9070</t>
   </si>
   <si>
     <t>hbalazs@dronehub.hu</t>
   </si>
   <si>
     <t>1131 Budapest, Násznagy utca 64.</t>
@@ -337,50 +326,59 @@
     <t>15.</t>
   </si>
   <si>
     <t>AgroTech Drone Kft.</t>
   </si>
   <si>
     <t>Kecskés Ádám</t>
   </si>
   <si>
     <t>6320 Solt, Mikszáth Kálmán utca 65.</t>
   </si>
   <si>
     <t>06 30 338-4999</t>
   </si>
   <si>
     <t>info@agrotechdrone.hu</t>
   </si>
   <si>
     <t>Keczer Máté</t>
   </si>
   <si>
     <t>06 30 386-0261</t>
   </si>
   <si>
     <t>EduFlex Kft.</t>
+  </si>
+  <si>
+    <t>ÉLIP Képzési Központ Kft</t>
+  </si>
+  <si>
+    <t>Tóth Lajos Gergő</t>
+  </si>
+  <si>
+    <t>06 30 616-8869</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -420,62 +418,59 @@
       <family val="1"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -783,506 +778,516 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:szelesa@agr.unideb.hu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:horvath.etelka.cs91@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:felnottkepzes@kisalfoldiaszc.hu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@agrotechdrone.hu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dr.toth.aniko@fin.unideb.hu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nagy.jozsef@tanfolyamokneked.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:toth.krisztina@uni-mate.hu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:easzc@easzc.hu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hbalazs@dronehub.hu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:training@legter.hu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kabinet@aaszc.hu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@ujratanulok.hu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C74EE8C-17C6-4D84-92AA-DA65A2C4BA1B}">
-  <dimension ref="A1:H17"/>
+  <dimension ref="A1:H18"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="8.81640625" style="2"/>
     <col min="2" max="2" width="42.81640625" style="2" customWidth="1"/>
     <col min="3" max="3" width="32.6328125" style="2" customWidth="1"/>
     <col min="4" max="4" width="38.08984375" style="2" customWidth="1"/>
     <col min="5" max="6" width="17.6328125" style="2" customWidth="1"/>
     <col min="7" max="7" width="36.6328125" style="2" customWidth="1"/>
     <col min="8" max="8" width="26.81640625" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.81640625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="9" customFormat="1" ht="17" x14ac:dyDescent="0.35">
-      <c r="A1" s="9" t="s">
+    <row r="1" spans="1:8" s="8" customFormat="1" ht="17" x14ac:dyDescent="0.35">
+      <c r="A1" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" s="5" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B2" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="C2" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="F2" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G2" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="H2" s="9" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" s="5" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" s="5" t="s">
+        <v>99</v>
+      </c>
+      <c r="F3" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="G3" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="H3" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G4" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="H4" s="6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B5" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="H5" s="6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" s="5" customFormat="1" ht="45.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="F6" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="H6" s="6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B7" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="H7" s="6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" s="5" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="C8" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F8" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="H8" s="6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" s="5" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F9" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G9" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="H9" s="6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" s="5" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="5" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="C10" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E10" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="F10" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="C1" s="1" t="s">
-[...48 lines deleted...]
-      <c r="B3" s="6" t="s">
+      <c r="H10" s="6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" s="9" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="C11" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="E11" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="F11" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="H11" s="9" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="C12" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="F12" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="H12" s="9" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" s="5" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="C13" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="F13" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="C3" s="6" t="s">
-[...25 lines deleted...]
-      <c r="C4" s="7" t="s">
+      <c r="G13" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="H13" s="9" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="12" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="F14" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="G14" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="H14" s="9" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="5" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="C15" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G15" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="D4" s="7" t="s">
-[...57 lines deleted...]
-      <c r="G6" s="3" t="s">
+      <c r="H15" s="9" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="12" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="H6" s="7" t="s">
-[...215 lines deleted...]
-      <c r="B15" s="7" t="s">
+      <c r="B16" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="C15" s="7" t="s">
+      <c r="C16" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="D16" s="9" t="s">
         <v>88</v>
       </c>
-      <c r="D15" s="7" t="s">
-[...16 lines deleted...]
-      <c r="A16" s="10" t="s">
+      <c r="E16" s="9" t="s">
         <v>90</v>
       </c>
-      <c r="B16" s="10" t="s">
+      <c r="F16" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="G16" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="C16" s="10" t="s">
+      <c r="H16" s="9" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" s="5" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="B17" s="6" t="s">
         <v>93</v>
       </c>
-      <c r="D16" s="10" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="10" t="s">
+      <c r="C17" s="6" t="s">
         <v>94</v>
       </c>
-      <c r="F16" s="10" t="s">
-[...2 lines deleted...]
-      <c r="G16" s="3" t="s">
+      <c r="D17" s="6" t="s">
         <v>95</v>
       </c>
-      <c r="H16" s="10" t="s">
-[...4 lines deleted...]
-      <c r="A17" s="7" t="s">
+      <c r="E17" s="6" t="s">
         <v>96</v>
       </c>
-      <c r="B17" s="7" t="s">
+      <c r="F17" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G17" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="C17" s="7" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="H17" s="9" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" s="5" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="6"/>
+      <c r="B18" s="6"/>
+      <c r="C18" s="6"/>
+      <c r="D18" s="6"/>
+      <c r="E18" s="6"/>
+      <c r="F18" s="6"/>
+      <c r="G18" s="6"/>
+      <c r="H18" s="9"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G7" r:id="rId1" xr:uid="{0FC9C475-5E48-4880-86BC-446D71B9921A}"/>
     <hyperlink ref="G6" r:id="rId2" xr:uid="{B09A8C51-FF43-4550-B978-5FE9DDD62DE9}"/>
     <hyperlink ref="G8" r:id="rId3" xr:uid="{F5E78C9D-63FC-41B6-A14C-81591ECEA131}"/>
     <hyperlink ref="G9" r:id="rId4" xr:uid="{A5D0B13E-9BC2-43ED-B104-BC231FE57972}"/>
     <hyperlink ref="G10" r:id="rId5" xr:uid="{8E3949BB-E275-485A-A181-9851FF330A2B}"/>
     <hyperlink ref="G11" r:id="rId6" xr:uid="{98561B2F-506D-48FE-B67F-3F67953BC247}"/>
     <hyperlink ref="G12" r:id="rId7" xr:uid="{F76BF425-C693-4E51-AB63-D597A4814292}"/>
     <hyperlink ref="G5" r:id="rId8" xr:uid="{A8E19CD3-5148-4054-A107-A75D541AC4B2}"/>
     <hyperlink ref="G15" r:id="rId9" xr:uid="{2D4C8F20-6FFF-44C8-A191-3627D68F36FB}"/>
     <hyperlink ref="G14" r:id="rId10" display="training@legter.hu" xr:uid="{8C548A8F-8138-4F39-B717-E25F422928FF}"/>
     <hyperlink ref="G16" r:id="rId11" xr:uid="{C63AF7C5-0DE5-47E6-ABD3-4372E52645DB}"/>
     <hyperlink ref="G17" r:id="rId12" xr:uid="{AE706B01-1701-4F5B-9457-FC33ED7C8BD8}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="39" orientation="portrait" r:id="rId13"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>