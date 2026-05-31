--- v0 (2025-12-07)
+++ v1 (2026-05-31)
@@ -1,38 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w:rsidR="00C27508" w:rsidRDefault="00C27508" w:rsidP="00C27508">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -2019,51 +2023,51 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00C27508" w:rsidRDefault="00C27508">
             <w:pPr>
               <w:spacing w:line="480" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00C27508" w:rsidRDefault="00C27508" w:rsidP="00C27508">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>*GMO</w:t>
       </w:r>
-      <w:r w:rsidR="00EE688B">
+      <w:r w:rsidR="00764AB3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">szűrővizsgálat esetén a megfelelő aláhúzandó: KUKORICA: p35S, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tNOS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
@@ -2094,65 +2098,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">SZÓJA: p35S, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tNOS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, EPSPS;</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">REPCE: p35S, </w:t>
+        <w:t xml:space="preserve">, EPSPS; REPCE: p35S, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>CaMV</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tNOS</w:t>
       </w:r>
@@ -2183,813 +2173,803 @@
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tNOS</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, EPSPS</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C27508" w:rsidRDefault="00C27508" w:rsidP="00C27508">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C418DF" w:rsidRDefault="00C27508" w:rsidP="00EE688B">
+    <w:p w:rsidR="00C418DF" w:rsidRDefault="00C27508" w:rsidP="00764AB3">
       <w:pPr>
-        <w:ind w:left="-426"/>
+        <w:spacing w:after="360"/>
+        <w:ind w:left="-425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D72EE">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Alulírott megrendelem az általam beszállított mintából a fenti vizsgálatokat és egyben kötelezem magam, hogy a kiszámlázott vizsgálati díjat a számlán megjelölt határidőig kifizetem. Hozzájárulok ahhoz, hogy amennyiben a megrendelt laboratóriumi vizsgálatok eredménye rendeletben meghatározott határértéket meghalad, akkor a Laboratórium – eleget téve az előírásoknak – a mintára vonatkozó adatokat a növénytermesztési hatóságnak megadja.</w:t>
       </w:r>
-      <w:r w:rsidR="00EE688B">
+      <w:r w:rsidR="00764AB3">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C27508" w:rsidRDefault="00C27508" w:rsidP="00EE688B">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00C27508" w:rsidRDefault="00C27508" w:rsidP="00C27508">
       <w:r>
         <w:t>Kelt:</w:t>
       </w:r>
       <w:r w:rsidR="00C418DF">
         <w:t>……………………</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C27508" w:rsidRDefault="00C27508" w:rsidP="00C27508"/>
     <w:p w:rsidR="00C27508" w:rsidRDefault="00C27508" w:rsidP="00C27508">
       <w:r>
         <w:t>……………………………………………….</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>……………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C27508" w:rsidRDefault="00C27508" w:rsidP="00C27508">
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>megrendelő</w:t>
       </w:r>
-      <w:r w:rsidR="00EE688B">
-[...2 lines deleted...]
-      <w:r w:rsidR="00EE688B">
+      <w:r w:rsidR="00764AB3">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00EE688B">
+      <w:r w:rsidR="00764AB3">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00EE688B">
+      <w:r w:rsidR="00764AB3">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00EE688B">
+      <w:r w:rsidR="00764AB3">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00EE688B">
+      <w:r w:rsidR="00764AB3">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00EE688B">
+      <w:r w:rsidR="00764AB3">
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t>átvevő (</w:t>
       </w:r>
       <w:r w:rsidR="005B3FBD">
         <w:t xml:space="preserve">Nébih </w:t>
       </w:r>
       <w:r w:rsidR="00A93BEF">
         <w:t>MGEI</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002506C5" w:rsidRDefault="002506C5"/>
-    <w:sectPr w:rsidR="002506C5">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:sectPr w:rsidR="002506C5" w:rsidSect="00FD2940">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008B367D" w:rsidRDefault="008B367D" w:rsidP="00C27508">
+    <w:p w:rsidR="00FB1705" w:rsidRDefault="00FB1705" w:rsidP="00C27508">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008B367D" w:rsidRDefault="008B367D" w:rsidP="00C27508">
+    <w:p w:rsidR="00FB1705" w:rsidRDefault="00FB1705" w:rsidP="00C27508">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="00DF1962" w:rsidRDefault="00DF1962">
+    <w:pPr>
+      <w:pStyle w:val="llb"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="00C27508" w:rsidRPr="00C27508" w:rsidRDefault="00C27508" w:rsidP="0063222C">
     <w:pPr>
       <w:pStyle w:val="llb"/>
     </w:pPr>
     <w:r w:rsidRPr="00C27508">
       <w:t xml:space="preserve">T: tisztaság, </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00C27508">
       <w:t>Idm</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00C27508">
       <w:t>: idegenmag tartalom, Cs: csírázóképesség, TTC: életképesség, N: nedvességtartalom</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="00DF1962" w:rsidRDefault="00DF1962">
+    <w:pPr>
+      <w:pStyle w:val="llb"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008B367D" w:rsidRDefault="008B367D" w:rsidP="00C27508">
+    <w:p w:rsidR="00FB1705" w:rsidRDefault="00FB1705" w:rsidP="00C27508">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008B367D" w:rsidRDefault="008B367D" w:rsidP="00C27508">
+    <w:p w:rsidR="00FB1705" w:rsidRDefault="00FB1705" w:rsidP="00C27508">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="00DF1962" w:rsidRDefault="00DF1962">
+    <w:pPr>
+      <w:pStyle w:val="lfej"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9210" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="70" w:type="dxa"/>
         <w:right w:w="70" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6449"/>
       <w:gridCol w:w="1560"/>
       <w:gridCol w:w="1201"/>
     </w:tblGrid>
     <w:tr w:rsidR="00EB042F" w:rsidRPr="00EB042F" w:rsidTr="004C1E77">
       <w:trPr>
         <w:cantSplit/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6449" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:hideMark/>
         </w:tcPr>
         <w:p w:rsidR="00EB042F" w:rsidRPr="00EB042F" w:rsidRDefault="00EB042F" w:rsidP="00EB042F">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:caps/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
+          <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+          <w:bookmarkEnd w:id="0"/>
           <w:r w:rsidRPr="00EB042F">
             <w:rPr>
               <w:b/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>MINŐSÉGIRÁNYÍTÁSI KÉZIKÖNYV</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2761" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w:rsidR="00EB042F" w:rsidRPr="00EB042F" w:rsidRDefault="00EB042F" w:rsidP="00EB042F">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="214"/>
               <w:tab w:val="left" w:pos="1631"/>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:jc w:val="right"/>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EB042F">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">ÜM-01 </w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00EB042F" w:rsidRPr="00EB042F" w:rsidTr="004C1E77">
       <w:trPr>
         <w:cantSplit/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6449" w:type="dxa"/>
           <w:vMerge w:val="restart"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:hideMark/>
         </w:tcPr>
         <w:p w:rsidR="00EB042F" w:rsidRPr="00EB042F" w:rsidRDefault="00EB042F" w:rsidP="00EB042F">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:jc w:val="center"/>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EB042F">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Nemzeti Élelmiszerlánc-biztonsági Hivatal</w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="00EB042F" w:rsidRPr="00EB042F" w:rsidRDefault="00EB042F" w:rsidP="00EB042F">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:jc w:val="center"/>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EB042F">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Mezőgazdasági Genetikai Erőforrások Igazgatóság </w:t>
           </w:r>
         </w:p>
         <w:p w:rsidR="00EB042F" w:rsidRPr="00EB042F" w:rsidRDefault="00EB042F" w:rsidP="00EB042F">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:jc w:val="center"/>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EB042F">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t xml:space="preserve">Központi Vetőmagvizsgálati Laboratórium </w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2761" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w:rsidR="00EB042F" w:rsidRPr="00EB042F" w:rsidRDefault="00EB042F" w:rsidP="00EB042F">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1348"/>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:color w:val="365F91"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EB042F">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Oldal:</w:t>
           </w:r>
           <w:r w:rsidRPr="00EB042F">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:tab/>
           </w:r>
-          <w:r w:rsidRPr="00EB042F">
+          <w:r w:rsidR="00FD2940" w:rsidRPr="00EB042F">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00EB042F">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00EB042F">
+          <w:r w:rsidR="00FD2940" w:rsidRPr="00EB042F">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidRPr="00EB042F">
+          <w:r w:rsidR="00C838B0" w:rsidRPr="00C838B0">
             <w:rPr>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidRPr="00EB042F">
+          <w:r w:rsidR="00FD2940" w:rsidRPr="00EB042F">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00EB042F">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>/</w:t>
           </w:r>
-          <w:r w:rsidRPr="00EB042F">
-[...3 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidR="00FB1705">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
-          <w:r w:rsidRPr="00EB042F">
-[...3 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidR="00FB1705">
             <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
           </w:r>
-          <w:r w:rsidRPr="00EB042F">
-[...3 lines deleted...]
-            </w:rPr>
+          <w:r w:rsidR="00FB1705">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidRPr="00EB042F">
+          <w:r w:rsidR="00C838B0" w:rsidRPr="00C838B0">
             <w:rPr>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
-          <w:r w:rsidRPr="00EB042F">
+          <w:r w:rsidR="00FB1705">
             <w:rPr>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00EB042F" w:rsidRPr="00EB042F" w:rsidTr="004C1E77">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="262"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6449" w:type="dxa"/>
           <w:vMerge/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w:rsidR="00EB042F" w:rsidRPr="00EB042F" w:rsidRDefault="00EB042F" w:rsidP="00EB042F">
-[...6 lines deleted...]
-        </w:p>
+        <w:p w:rsidR="00EB042F" w:rsidRPr="00EB042F" w:rsidRDefault="00EB042F" w:rsidP="00EB042F"/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1560" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w:rsidR="00EB042F" w:rsidRPr="00EB042F" w:rsidRDefault="00EB042F" w:rsidP="00EB042F">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1348"/>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:jc w:val="right"/>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EB042F">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Kiadás:11.</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1201" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w:rsidR="00EB042F" w:rsidRPr="00EB042F" w:rsidRDefault="00EB042F" w:rsidP="00EB042F">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1348"/>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:jc w:val="right"/>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EB042F">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Változat:1.</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00EB042F" w:rsidRPr="00EB042F" w:rsidTr="004C1E77">
       <w:trPr>
         <w:cantSplit/>
         <w:trHeight w:val="252"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6449" w:type="dxa"/>
           <w:vMerge/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
-        <w:p w:rsidR="00EB042F" w:rsidRPr="00EB042F" w:rsidRDefault="00EB042F" w:rsidP="00EB042F">
-[...6 lines deleted...]
-        </w:p>
+        <w:p w:rsidR="00EB042F" w:rsidRPr="00EB042F" w:rsidRDefault="00EB042F" w:rsidP="00EB042F"/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2761" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
           <w:tcBorders>
             <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tcBorders>
           <w:vAlign w:val="center"/>
           <w:hideMark/>
         </w:tcPr>
         <w:p w:rsidR="00EB042F" w:rsidRPr="00EB042F" w:rsidRDefault="00EB042F" w:rsidP="00EB042F">
           <w:pPr>
             <w:tabs>
               <w:tab w:val="left" w:pos="1348"/>
               <w:tab w:val="center" w:pos="4536"/>
               <w:tab w:val="right" w:pos="9072"/>
             </w:tabs>
             <w:jc w:val="center"/>
-            <w:rPr>
-[...2 lines deleted...]
-            </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00EB042F">
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
-            <w:t>Változat kiadva: 2025/06/26</w:t>
+            <w:t>Változat kiadva: 2025/06/2</w:t>
+          </w:r>
+          <w:r w:rsidR="00DF1962">
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+            </w:rPr>
+            <w:t>7</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="00C27508" w:rsidRDefault="00C27508">
     <w:pPr>
       <w:pStyle w:val="lfej"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="00DF1962" w:rsidRDefault="00DF1962">
+    <w:pPr>
+      <w:pStyle w:val="lfej"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="116"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C27508"/>
     <w:rsid w:val="00043B50"/>
     <w:rsid w:val="001966D3"/>
     <w:rsid w:val="001A1653"/>
     <w:rsid w:val="001E2F3D"/>
     <w:rsid w:val="002506C5"/>
+    <w:rsid w:val="00264BE8"/>
+    <w:rsid w:val="002A25EB"/>
     <w:rsid w:val="0047472D"/>
     <w:rsid w:val="004838AF"/>
     <w:rsid w:val="00521E23"/>
-    <w:rsid w:val="00592536"/>
+    <w:rsid w:val="00527E62"/>
     <w:rsid w:val="005B3FBD"/>
     <w:rsid w:val="005C3555"/>
     <w:rsid w:val="0063222C"/>
+    <w:rsid w:val="00670C98"/>
     <w:rsid w:val="006D72EE"/>
+    <w:rsid w:val="00764AB3"/>
     <w:rsid w:val="00797C2F"/>
     <w:rsid w:val="007E5CB6"/>
+    <w:rsid w:val="0083245D"/>
+    <w:rsid w:val="00834961"/>
     <w:rsid w:val="008818B3"/>
-    <w:rsid w:val="008B367D"/>
     <w:rsid w:val="008B7FAC"/>
     <w:rsid w:val="00991E2D"/>
+    <w:rsid w:val="00A365F8"/>
     <w:rsid w:val="00A93BEF"/>
     <w:rsid w:val="00AA63C4"/>
     <w:rsid w:val="00B172AC"/>
     <w:rsid w:val="00C10B40"/>
     <w:rsid w:val="00C27508"/>
     <w:rsid w:val="00C418DF"/>
-    <w:rsid w:val="00D711FF"/>
+    <w:rsid w:val="00C838B0"/>
+    <w:rsid w:val="00DF1962"/>
     <w:rsid w:val="00EB042F"/>
-    <w:rsid w:val="00EE688B"/>
+    <w:rsid w:val="00FA71DF"/>
+    <w:rsid w:val="00FB1705"/>
+    <w:rsid w:val="00FD2940"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hu-HU" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1E8E9EE0"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{C78979A2-B3EA-44D4-B060-8F98D35E34D4}"/>
+  <w14:docId w14:val="7EEC6FF7"/>
+  <w15:docId w15:val="{068A0AE3-84B6-4B12-AC20-32FA608CFDF6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hu-HU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3121,51 +3101,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3501,97 +3481,97 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1298101569">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3599,51 +3579,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3804,70 +3784,66 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>136</Words>
-  <Characters>1077</Characters>
+  <Words>153</Words>
+  <Characters>1059</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>153</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>8</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Cím</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1183</CharactersWithSpaces>
+  <CharactersWithSpaces>1210</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Ivanovics Gyöngyi</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>