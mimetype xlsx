--- v0 (2025-12-05)
+++ v1 (2026-06-04)
@@ -1,74 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\horvath-szulimanz\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{761207D1-DCA9-461E-9EB7-CD5074863FCC}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{D9159CE4-59C6-4169-96A0-6F4D1E239685}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12110" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="10910" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2023" sheetId="1" r:id="rId1"/>
     <sheet name="-" sheetId="2" r:id="rId2"/>
     <sheet name="_" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2023'!$A$1:$J$27</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="341" uniqueCount="122">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="351" uniqueCount="118">
   <si>
     <t>Faj</t>
   </si>
   <si>
     <t xml:space="preserve">Tud. név </t>
   </si>
   <si>
     <t>Fajta</t>
   </si>
   <si>
     <t xml:space="preserve">Vetőmag szállítója </t>
   </si>
   <si>
     <t>Minősítve</t>
   </si>
   <si>
     <t>Szállítás dátum (-tól)</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Farao</t>
   </si>
   <si>
@@ -266,68 +267,50 @@
   <si>
     <t>SKAL Biocontrole, NL-BIO-01</t>
   </si>
   <si>
     <t>2023.január</t>
   </si>
   <si>
     <t>Melissa</t>
   </si>
   <si>
     <t>Primero</t>
   </si>
   <si>
     <t>Serenite</t>
   </si>
   <si>
     <t>Natur Gold Global Kft.3752 Szendrő, Nagyállomás u.14. +36 48 560-525</t>
   </si>
   <si>
     <t>H-22-120/0069</t>
   </si>
   <si>
     <t>H-22-120/0070</t>
   </si>
   <si>
-    <t>Muskotálytök</t>
-[...16 lines deleted...]
-  <si>
     <t>Biokontroll Hungaria Nonprofit Kft. HU-ÖKO-01</t>
   </si>
   <si>
     <t>H-24-111/0016</t>
   </si>
   <si>
     <t>Ramdam</t>
   </si>
   <si>
     <t>H-24-137/0091</t>
   </si>
   <si>
     <t>Édeskömény</t>
   </si>
   <si>
     <t>Foeniculum vulgare</t>
   </si>
   <si>
     <t>H-24-112/0046</t>
   </si>
   <si>
     <t>Mezőprodukt Kft. 5820 Mezőhegyes, Posta u.15.</t>
   </si>
   <si>
     <t>Fajtanév nélkül</t>
@@ -390,50 +373,56 @@
     <t>H-25-120/0208</t>
   </si>
   <si>
     <t>H-25-120/0209</t>
   </si>
   <si>
     <t>H-25-136/0045</t>
   </si>
   <si>
     <t>H-24-111/0017</t>
   </si>
   <si>
     <t>H-24-111/0018</t>
   </si>
   <si>
     <t>H-25-001/0355</t>
   </si>
   <si>
     <t>H-25-137/0011</t>
   </si>
   <si>
     <t>H-24-001/0285</t>
   </si>
   <si>
     <t>HU-ÖKO-02 Biogarancia Kft.</t>
+  </si>
+  <si>
+    <t>H-26-112/0001</t>
+  </si>
+  <si>
+    <t>H-26-112/0010</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -922,54 +911,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J40"/>
+  <dimension ref="A1:J41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D39" sqref="D39"/>
+      <selection activeCell="D2" sqref="D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="16.26953125" style="11" customWidth="1"/>
     <col min="2" max="2" width="17.453125" style="11" customWidth="1"/>
     <col min="3" max="3" width="14.26953125" style="12" customWidth="1"/>
     <col min="4" max="4" width="24.81640625" style="11" customWidth="1"/>
     <col min="5" max="5" width="13.81640625" style="11" customWidth="1"/>
     <col min="6" max="6" width="17.26953125" style="11" customWidth="1"/>
     <col min="7" max="7" width="16.453125" style="12" customWidth="1"/>
     <col min="8" max="8" width="9.1796875" style="11"/>
     <col min="9" max="9" width="11.453125" style="11" customWidth="1"/>
     <col min="10" max="10" width="11.26953125" style="11" customWidth="1"/>
     <col min="11" max="16384" width="8.81640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="26" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -1749,459 +1738,493 @@
       <c r="C27" s="10" t="s">
         <v>55</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>53</v>
       </c>
       <c r="E27" s="8" t="s">
         <v>79</v>
       </c>
       <c r="F27" s="14" t="s">
         <v>77</v>
       </c>
       <c r="G27" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H27" s="22" t="s">
         <v>6</v>
       </c>
       <c r="I27" s="23">
         <v>45188</v>
       </c>
       <c r="J27" s="8" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="28" spans="1:10" ht="52" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>81</v>
+    <row r="28" spans="1:10" ht="39" x14ac:dyDescent="0.3">
+      <c r="A28" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="B28" s="21" t="s">
+        <v>85</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="D28" s="8" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="E28" s="8" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="F28" s="5" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>87</v>
+      </c>
+      <c r="G28" s="6" t="s">
+        <v>31</v>
       </c>
       <c r="H28" s="8" t="s">
         <v>6</v>
       </c>
       <c r="I28" s="9">
-        <v>45418</v>
+        <v>45488</v>
       </c>
       <c r="J28" s="8"/>
     </row>
-    <row r="29" spans="1:10" ht="39" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:10" ht="65" x14ac:dyDescent="0.3">
       <c r="A29" s="20" t="s">
-        <v>90</v>
+        <v>71</v>
       </c>
       <c r="B29" s="21" t="s">
-        <v>91</v>
+        <v>35</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>94</v>
+        <v>98</v>
       </c>
       <c r="D29" s="8" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="E29" s="8" t="s">
-        <v>92</v>
+        <v>106</v>
       </c>
       <c r="F29" s="5" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>58</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>115</v>
       </c>
       <c r="H29" s="8" t="s">
         <v>6</v>
       </c>
       <c r="I29" s="9">
-        <v>45488</v>
-[...1 lines deleted...]
-      <c r="J29" s="8"/>
+        <v>45979</v>
+      </c>
+      <c r="J29" s="8" t="s">
+        <v>66</v>
+      </c>
     </row>
     <row r="30" spans="1:10" ht="65" x14ac:dyDescent="0.3">
       <c r="A30" s="20" t="s">
         <v>71</v>
       </c>
       <c r="B30" s="21" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="D30" s="8" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="E30" s="8" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>58</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="H30" s="8" t="s">
         <v>6</v>
       </c>
       <c r="I30" s="9">
         <v>45979</v>
       </c>
       <c r="J30" s="8" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="65" x14ac:dyDescent="0.3">
       <c r="A31" s="20" t="s">
         <v>71</v>
       </c>
       <c r="B31" s="21" t="s">
         <v>35</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="D31" s="8" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="E31" s="8" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>58</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="H31" s="8" t="s">
         <v>6</v>
       </c>
       <c r="I31" s="9">
         <v>45979</v>
       </c>
       <c r="J31" s="8" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="65" x14ac:dyDescent="0.3">
       <c r="A32" s="20" t="s">
         <v>71</v>
       </c>
       <c r="B32" s="21" t="s">
         <v>35</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="D32" s="8" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="E32" s="8" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>58</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="H32" s="8" t="s">
         <v>6</v>
       </c>
       <c r="I32" s="9">
         <v>45979</v>
       </c>
       <c r="J32" s="8" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="65" x14ac:dyDescent="0.3">
       <c r="A33" s="20" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="B33" s="21" t="s">
-        <v>35</v>
+        <v>94</v>
       </c>
       <c r="C33" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="D33" s="8" t="s">
         <v>105</v>
       </c>
-      <c r="D33" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" s="8" t="s">
-        <v>115</v>
+        <v>81</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>58</v>
       </c>
       <c r="G33" s="2" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="H33" s="8" t="s">
         <v>6</v>
       </c>
       <c r="I33" s="9">
         <v>45979</v>
       </c>
       <c r="J33" s="8" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="65" x14ac:dyDescent="0.3">
       <c r="A34" s="20" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="B34" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="C34" s="6" t="s">
         <v>100</v>
       </c>
-      <c r="C34" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D34" s="8" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
       <c r="E34" s="8" t="s">
-        <v>87</v>
+        <v>110</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>58</v>
       </c>
       <c r="G34" s="2" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="H34" s="8" t="s">
         <v>6</v>
       </c>
       <c r="I34" s="9">
         <v>45979</v>
       </c>
       <c r="J34" s="8" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="65" x14ac:dyDescent="0.3">
       <c r="A35" s="20" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="B35" s="21" t="s">
+        <v>94</v>
+      </c>
+      <c r="C35" s="6" t="s">
         <v>100</v>
       </c>
-      <c r="C35" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D35" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="E35" s="8" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>58</v>
       </c>
       <c r="G35" s="2" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="H35" s="8" t="s">
         <v>6</v>
       </c>
       <c r="I35" s="9">
         <v>45979</v>
       </c>
       <c r="J35" s="8" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="36" spans="1:10" ht="65" x14ac:dyDescent="0.3">
       <c r="A36" s="20" t="s">
-        <v>96</v>
+        <v>52</v>
       </c>
       <c r="B36" s="21" t="s">
-        <v>100</v>
+        <v>54</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>106</v>
+        <v>76</v>
       </c>
       <c r="D36" s="8" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="E36" s="8" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="F36" s="5" t="s">
         <v>58</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="H36" s="8" t="s">
         <v>6</v>
       </c>
       <c r="I36" s="9">
         <v>45979</v>
       </c>
       <c r="J36" s="8" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="37" spans="1:10" ht="65" x14ac:dyDescent="0.3">
       <c r="A37" s="20" t="s">
-        <v>52</v>
+        <v>91</v>
       </c>
       <c r="B37" s="21" t="s">
-        <v>54</v>
+        <v>97</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="D37" s="8" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="E37" s="8" t="s">
-        <v>118</v>
+        <v>83</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>58</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="H37" s="8" t="s">
         <v>6</v>
       </c>
       <c r="I37" s="9">
         <v>45979</v>
       </c>
       <c r="J37" s="8" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="38" spans="1:10" ht="65" x14ac:dyDescent="0.3">
       <c r="A38" s="20" t="s">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="B38" s="21" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>88</v>
+        <v>101</v>
       </c>
       <c r="D38" s="8" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="E38" s="8" t="s">
-        <v>89</v>
+        <v>113</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>58</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="H38" s="8" t="s">
         <v>6</v>
       </c>
       <c r="I38" s="9">
         <v>45979</v>
       </c>
       <c r="J38" s="8" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="39" spans="1:10" ht="65" x14ac:dyDescent="0.3">
       <c r="A39" s="20" t="s">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="B39" s="21" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="D39" s="8" t="s">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="E39" s="8" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>58</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>121</v>
+        <v>115</v>
       </c>
       <c r="H39" s="8" t="s">
         <v>6</v>
       </c>
       <c r="I39" s="9">
         <v>45979</v>
       </c>
       <c r="J39" s="8" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="40" spans="1:10" ht="65" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-        <v>102</v>
+    <row r="40" spans="1:10" ht="39" x14ac:dyDescent="0.3">
+      <c r="A40" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>85</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>108</v>
+        <v>88</v>
       </c>
       <c r="D40" s="8" t="s">
-        <v>111</v>
+        <v>89</v>
       </c>
       <c r="E40" s="8" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="F40" s="5" t="s">
-        <v>58</v>
+        <v>87</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>121</v>
+        <v>80</v>
       </c>
       <c r="H40" s="8" t="s">
         <v>6</v>
       </c>
       <c r="I40" s="9">
-        <v>45979</v>
+        <v>46098</v>
       </c>
       <c r="J40" s="8" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="39" x14ac:dyDescent="0.3">
+      <c r="A41" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>85</v>
+      </c>
+      <c r="C41" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="D41" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="E41" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>87</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="H41" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="I41" s="9">
+        <v>46098</v>
+      </c>
+      <c r="J41" s="8" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:J27" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>