--- v1 (2026-06-04)
+++ v2 (2026-10-11)
@@ -8,68 +8,68 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\horvath-szulimanz\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D9159CE4-59C6-4169-96A0-6F4D1E239685}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7C50FBEE-52C1-4FD7-B577-77ABDBF64BBE}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="10910" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28770" windowHeight="10260" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2023" sheetId="1" r:id="rId1"/>
+    <sheet name="Öko" sheetId="1" r:id="rId1"/>
     <sheet name="-" sheetId="2" r:id="rId2"/>
     <sheet name="_" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2023'!$A$1:$J$27</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Öko!$A$1:$J$30</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="351" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="104">
   <si>
     <t>Faj</t>
   </si>
   <si>
     <t xml:space="preserve">Tud. név </t>
   </si>
   <si>
     <t>Fajta</t>
   </si>
   <si>
     <t xml:space="preserve">Vetőmag szállítója </t>
   </si>
   <si>
     <t>Minősítve</t>
   </si>
   <si>
     <t>Szállítás dátum (-tól)</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Farao</t>
   </si>
   <si>
@@ -153,164 +153,116 @@
   <si>
     <t>Kossak</t>
   </si>
   <si>
     <t>Pisum Sativum L.</t>
   </si>
   <si>
     <t>Olajretek</t>
   </si>
   <si>
     <t>Raphanus Sativus</t>
   </si>
   <si>
     <t>Anna</t>
   </si>
   <si>
     <t>I. fok | 10000kg, 1000 kg/BB</t>
   </si>
   <si>
     <t>Lajtamag Kft. Mosonudvar +36-96-578-286</t>
   </si>
   <si>
     <t>PL014/19/19038/E07RA/A</t>
   </si>
   <si>
-    <t>Lajtamag Kft. Mosonudvar +36-96-578-287</t>
-[...1 lines deleted...]
-  <si>
     <t>I. fok | 5000kg, 1000 kg/BB</t>
   </si>
   <si>
     <t>PL014/19/19038/E08RA/A</t>
   </si>
   <si>
     <t>Őszi borsó</t>
   </si>
   <si>
     <t>Picar</t>
   </si>
   <si>
     <t>H-21-055/0057</t>
   </si>
   <si>
     <t>Pannon-Mag Agrár Kft. 9200 Mosonmagyaróvár, Tölgy utca 12</t>
   </si>
   <si>
     <t>II. fok |</t>
   </si>
   <si>
     <t>HU/EU</t>
   </si>
   <si>
     <t>BIO-Garancia Magyarország Kft. 4-01626-2021</t>
   </si>
   <si>
     <t>Tönkölybúza</t>
   </si>
   <si>
     <t>II. fok | 600kg/BB</t>
   </si>
   <si>
     <t>Triticum aestivum L. subsp. Spelta (L.) Thell.</t>
   </si>
   <si>
     <t>Mv Martongold</t>
   </si>
   <si>
-    <t> Rit-Sat Kft., Budaörs                            +36-23-440-511</t>
-[...1 lines deleted...]
-  <si>
     <t> Rit-Sat Kft., Budaörs                         +36-23-440-511</t>
   </si>
   <si>
     <t>Tradisco Seeds Ker. és Szolg. Kft. 1139 Budapest, Pap Károly utca 18. 36/30/683-6705</t>
   </si>
   <si>
-    <t>Franckenkorn</t>
-[...19 lines deleted...]
-  <si>
     <t>EU</t>
   </si>
   <si>
-    <t>H-22-120/0071</t>
-[...10 lines deleted...]
-  <si>
     <t>Borsó</t>
   </si>
   <si>
     <t>SKAL Biocontrole, NL-BIO-01</t>
   </si>
   <si>
     <t>2023.január</t>
   </si>
   <si>
     <t>Melissa</t>
   </si>
   <si>
     <t>Primero</t>
   </si>
   <si>
     <t>Serenite</t>
   </si>
   <si>
-    <t>Natur Gold Global Kft.3752 Szendrő, Nagyállomás u.14. +36 48 560-525</t>
-[...7 lines deleted...]
-  <si>
     <t>Biokontroll Hungaria Nonprofit Kft. HU-ÖKO-01</t>
   </si>
   <si>
     <t>H-24-111/0016</t>
   </si>
   <si>
     <t>Ramdam</t>
   </si>
   <si>
     <t>H-24-137/0091</t>
   </si>
   <si>
     <t>Édeskömény</t>
   </si>
   <si>
     <t>Foeniculum vulgare</t>
   </si>
   <si>
     <t>H-24-112/0046</t>
   </si>
   <si>
     <t>Mezőprodukt Kft. 5820 Mezőhegyes, Posta u.15.</t>
   </si>
   <si>
     <t>Fajtanév nélkül</t>
@@ -379,57 +331,63 @@
     <t>H-25-136/0045</t>
   </si>
   <si>
     <t>H-24-111/0017</t>
   </si>
   <si>
     <t>H-24-111/0018</t>
   </si>
   <si>
     <t>H-25-001/0355</t>
   </si>
   <si>
     <t>H-25-137/0011</t>
   </si>
   <si>
     <t>H-24-001/0285</t>
   </si>
   <si>
     <t>HU-ÖKO-02 Biogarancia Kft.</t>
   </si>
   <si>
     <t>H-26-112/0001</t>
   </si>
   <si>
     <t>H-26-112/0010</t>
+  </si>
+  <si>
+    <t>H-26-111/0025</t>
+  </si>
+  <si>
+    <t>Martonvásári NemesMag Kft. 2462 Martonvásár, Brunszvik u. 2.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
@@ -454,95 +412,87 @@
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
-    <font>
-[...6 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -552,51 +502,50 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normál" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -911,54 +860,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J41"/>
+  <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D2" sqref="D2"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="16.26953125" style="11" customWidth="1"/>
     <col min="2" max="2" width="17.453125" style="11" customWidth="1"/>
     <col min="3" max="3" width="14.26953125" style="12" customWidth="1"/>
     <col min="4" max="4" width="24.81640625" style="11" customWidth="1"/>
     <col min="5" max="5" width="13.81640625" style="11" customWidth="1"/>
     <col min="6" max="6" width="17.26953125" style="11" customWidth="1"/>
     <col min="7" max="7" width="16.453125" style="12" customWidth="1"/>
     <col min="8" max="8" width="9.1796875" style="11"/>
     <col min="9" max="9" width="11.453125" style="11" customWidth="1"/>
     <col min="10" max="10" width="11.26953125" style="11" customWidth="1"/>
     <col min="11" max="16384" width="8.81640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="26" x14ac:dyDescent="0.3">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
@@ -1001,1277 +950,925 @@
       </c>
       <c r="E2" s="5" t="s">
         <v>41</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>40</v>
       </c>
       <c r="G2" s="6"/>
       <c r="H2" s="8"/>
       <c r="I2" s="9">
         <v>44376</v>
       </c>
       <c r="J2" s="8"/>
     </row>
     <row r="3" spans="1:10" ht="39" x14ac:dyDescent="0.3">
       <c r="A3" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>37</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D3" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="E3" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="E3" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" s="5" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="G3" s="6"/>
       <c r="H3" s="8"/>
       <c r="I3" s="9">
         <v>44377</v>
       </c>
       <c r="J3" s="8"/>
     </row>
     <row r="4" spans="1:10" ht="52" x14ac:dyDescent="0.3">
       <c r="A4" s="6" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D4" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="E4" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="D4" s="8" t="s">
-[...2 lines deleted...]
-      <c r="E4" s="8" t="s">
+      <c r="F4" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="F4" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G4" s="2" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="H4" s="8"/>
       <c r="I4" s="9">
         <v>44440</v>
       </c>
       <c r="J4" s="8" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="26" x14ac:dyDescent="0.3">
       <c r="A5" s="15" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="16" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E5" s="8"/>
       <c r="F5" s="5" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="G5" s="2" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="I5" s="23" t="s">
-        <v>73</v>
+      <c r="I5" s="22" t="s">
+        <v>60</v>
       </c>
       <c r="J5" s="8"/>
     </row>
     <row r="6" spans="1:10" ht="26" x14ac:dyDescent="0.3">
       <c r="A6" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B6" s="16" t="s">
         <v>33</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E6" s="8"/>
       <c r="F6" s="5" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="G6" s="2" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="H6" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="I6" s="23" t="s">
-        <v>73</v>
+      <c r="I6" s="22" t="s">
+        <v>60</v>
       </c>
       <c r="J6" s="8"/>
     </row>
     <row r="7" spans="1:10" ht="26" x14ac:dyDescent="0.3">
       <c r="A7" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B7" s="16" t="s">
         <v>33</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E7" s="8"/>
       <c r="F7" s="5" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="I7" s="23" t="s">
-        <v>73</v>
+      <c r="I7" s="22" t="s">
+        <v>60</v>
       </c>
       <c r="J7" s="8"/>
     </row>
     <row r="8" spans="1:10" ht="26" x14ac:dyDescent="0.3">
       <c r="A8" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="16" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="15" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="8"/>
       <c r="F8" s="5" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="G8" s="2" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="I8" s="23" t="s">
-        <v>73</v>
+      <c r="I8" s="22" t="s">
+        <v>60</v>
       </c>
       <c r="J8" s="8"/>
     </row>
     <row r="9" spans="1:10" ht="26" x14ac:dyDescent="0.3">
       <c r="A9" s="15" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>25</v>
       </c>
       <c r="D9" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="8"/>
       <c r="F9" s="5" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="G9" s="2" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="I9" s="23" t="s">
-        <v>73</v>
+      <c r="I9" s="22" t="s">
+        <v>60</v>
       </c>
       <c r="J9" s="8"/>
     </row>
     <row r="10" spans="1:10" ht="26" x14ac:dyDescent="0.3">
       <c r="A10" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B10" s="16" t="s">
         <v>27</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>28</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="8"/>
       <c r="F10" s="5" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="G10" s="2" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="I10" s="23" t="s">
-        <v>73</v>
+      <c r="I10" s="22" t="s">
+        <v>60</v>
       </c>
       <c r="J10" s="8"/>
     </row>
     <row r="11" spans="1:10" ht="26" x14ac:dyDescent="0.3">
       <c r="A11" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="18" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="17" t="s">
         <v>30</v>
       </c>
       <c r="D11" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="8"/>
       <c r="F11" s="5" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="G11" s="2" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="I11" s="23" t="s">
-        <v>73</v>
+      <c r="I11" s="22" t="s">
+        <v>60</v>
       </c>
       <c r="J11" s="8"/>
     </row>
     <row r="12" spans="1:10" ht="26" x14ac:dyDescent="0.3">
       <c r="A12" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="18" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="17" t="s">
         <v>34</v>
       </c>
       <c r="D12" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E12" s="8"/>
       <c r="F12" s="5" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="G12" s="2" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="I12" s="23" t="s">
-        <v>73</v>
+      <c r="I12" s="22" t="s">
+        <v>60</v>
       </c>
       <c r="J12" s="8"/>
     </row>
     <row r="13" spans="1:10" ht="26" x14ac:dyDescent="0.3">
       <c r="A13" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E13" s="8"/>
       <c r="F13" s="5" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="G13" s="2" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="I13" s="23" t="s">
-        <v>73</v>
+      <c r="I13" s="22" t="s">
+        <v>60</v>
       </c>
       <c r="J13" s="8"/>
     </row>
     <row r="14" spans="1:10" ht="26" x14ac:dyDescent="0.3">
       <c r="A14" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="8"/>
       <c r="F14" s="5" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="I14" s="23" t="s">
-        <v>73</v>
+      <c r="I14" s="22" t="s">
+        <v>60</v>
       </c>
       <c r="J14" s="8"/>
     </row>
     <row r="15" spans="1:10" ht="26" x14ac:dyDescent="0.3">
       <c r="A15" s="15" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="15" t="s">
-        <v>75</v>
+        <v>62</v>
       </c>
       <c r="D15" s="8" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="8"/>
       <c r="F15" s="5" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>72</v>
+        <v>59</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="I15" s="23" t="s">
+      <c r="I15" s="22" t="s">
+        <v>60</v>
+      </c>
+      <c r="J15" s="8"/>
+    </row>
+    <row r="16" spans="1:10" ht="39" x14ac:dyDescent="0.3">
+      <c r="A16" s="19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B16" s="20" t="s">
+        <v>69</v>
+      </c>
+      <c r="C16" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="D16" s="8" t="s">
         <v>73</v>
       </c>
-      <c r="J15" s="8"/>
-[...11 lines deleted...]
-      <c r="D16" s="13" t="s">
+      <c r="E16" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="G16" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="H16" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="I16" s="9">
+        <v>45488</v>
+      </c>
+      <c r="J16" s="8"/>
+    </row>
+    <row r="17" spans="1:10" ht="65" x14ac:dyDescent="0.3">
+      <c r="A17" s="19" t="s">
+        <v>58</v>
+      </c>
+      <c r="B17" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="C17" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="D17" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="E17" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="H17" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="I17" s="9">
+        <v>45979</v>
+      </c>
+      <c r="J17" s="8" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="65" x14ac:dyDescent="0.3">
+      <c r="A18" s="19" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="C18" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="D18" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="E18" s="8" t="s">
+        <v>91</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="H18" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="I18" s="9">
+        <v>45979</v>
+      </c>
+      <c r="J18" s="8" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="65" x14ac:dyDescent="0.3">
+      <c r="A19" s="19" t="s">
+        <v>58</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="C19" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="D19" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="E19" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="H19" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="I19" s="9">
+        <v>45979</v>
+      </c>
+      <c r="J19" s="8" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="65" x14ac:dyDescent="0.3">
+      <c r="A20" s="19" t="s">
+        <v>58</v>
+      </c>
+      <c r="B20" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="D20" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="E20" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="H20" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="I20" s="9">
+        <v>45979</v>
+      </c>
+      <c r="J20" s="8" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="65" x14ac:dyDescent="0.3">
+      <c r="A21" s="19" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="D21" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="E21" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="H21" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="I21" s="9">
+        <v>45979</v>
+      </c>
+      <c r="J21" s="8" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="65" x14ac:dyDescent="0.3">
+      <c r="A22" s="19" t="s">
+        <v>74</v>
+      </c>
+      <c r="B22" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="D22" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="E22" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="F22" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="H22" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="I22" s="9">
+        <v>45979</v>
+      </c>
+      <c r="J22" s="8" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="65" x14ac:dyDescent="0.3">
+      <c r="A23" s="19" t="s">
+        <v>74</v>
+      </c>
+      <c r="B23" s="20" t="s">
+        <v>78</v>
+      </c>
+      <c r="C23" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="D23" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="E23" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="H23" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="I23" s="9">
+        <v>45979</v>
+      </c>
+      <c r="J23" s="8" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="65" x14ac:dyDescent="0.3">
+      <c r="A24" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B24" s="20" t="s">
         <v>53</v>
       </c>
-      <c r="E16" s="22" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="14" t="s">
+      <c r="C24" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="D24" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="E24" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="F24" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="H24" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="I24" s="9">
+        <v>45979</v>
+      </c>
+      <c r="J24" s="8" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="65" x14ac:dyDescent="0.3">
+      <c r="A25" s="19" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="20" t="s">
+        <v>81</v>
+      </c>
+      <c r="C25" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="D25" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="E25" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="H25" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="I25" s="9">
+        <v>45979</v>
+      </c>
+      <c r="J25" s="8" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="65" x14ac:dyDescent="0.3">
+      <c r="A26" s="19" t="s">
+        <v>76</v>
+      </c>
+      <c r="B26" s="20" t="s">
+        <v>79</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D26" s="8" t="s">
+        <v>88</v>
+      </c>
+      <c r="E26" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="H26" s="8" t="s">
+        <v>6</v>
+      </c>
+      <c r="I26" s="9">
+        <v>45979</v>
+      </c>
+      <c r="J26" s="8" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="65" x14ac:dyDescent="0.3">
+      <c r="A27" s="19" t="s">
         <v>77</v>
       </c>
-      <c r="G16" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="22" t="s">
+      <c r="B27" s="20" t="s">
+        <v>80</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="D27" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="E27" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="H27" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="I16" s="23">
-[...115 lines deleted...]
-      <c r="E20" s="22" t="s">
+      <c r="I27" s="9">
+        <v>45979</v>
+      </c>
+      <c r="J27" s="8" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="39" x14ac:dyDescent="0.3">
+      <c r="A28" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C28" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="D28" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="E28" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>71</v>
+      </c>
+      <c r="G28" s="2" t="s">
         <v>64</v>
-      </c>
-[...260 lines deleted...]
-        <v>31</v>
       </c>
       <c r="H28" s="8" t="s">
         <v>6</v>
       </c>
       <c r="I28" s="9">
-        <v>45488</v>
-[...4 lines deleted...]
-      <c r="A29" s="20" t="s">
+        <v>46098</v>
+      </c>
+      <c r="J28" s="8" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="39" x14ac:dyDescent="0.3">
+      <c r="A29" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C29" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="D29" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="E29" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="F29" s="5" t="s">
         <v>71</v>
       </c>
-      <c r="B29" s="21" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G29" s="2" t="s">
-        <v>115</v>
+        <v>64</v>
       </c>
       <c r="H29" s="8" t="s">
         <v>6</v>
       </c>
       <c r="I29" s="9">
-        <v>45979</v>
+        <v>46098</v>
       </c>
       <c r="J29" s="8" t="s">
-        <v>66</v>
-[...13 lines deleted...]
-        <v>105</v>
+        <v>57</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="52" x14ac:dyDescent="0.3">
+      <c r="A30" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B30" s="20" t="s">
+        <v>53</v>
+      </c>
+      <c r="C30" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="D30" s="13" t="s">
+        <v>52</v>
       </c>
       <c r="E30" s="8" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>102</v>
+      </c>
+      <c r="F30" s="14" t="s">
+        <v>103</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="H30" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="H30" s="21" t="s">
         <v>6</v>
       </c>
-      <c r="I30" s="9">
-        <v>45979</v>
+      <c r="I30" s="22">
+        <v>46251</v>
       </c>
       <c r="J30" s="8" t="s">
-        <v>66</v>
-[...351 lines deleted...]
-        <v>66</v>
+        <v>57</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:J27" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <autoFilter ref="A1:J30" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Munkalapok</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
-      <vt:lpstr>2023</vt:lpstr>
+      <vt:lpstr>Öko</vt:lpstr>
       <vt:lpstr>-</vt:lpstr>
       <vt:lpstr>_</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Domány Katalin;Szabó Kristóf</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>