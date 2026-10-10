--- v0 (2025-12-05)
+++ v1 (2026-10-10)
@@ -6,63 +6,63 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\horvath-szulimanz\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{CFFA903C-0635-4A4E-AAB4-2E0ECD54A80E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A8C504B5-444F-41F1-A0D0-AA7BA00AD3FC}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="15450" windowHeight="11600" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Fertőtlenítőszerek" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="149">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="160">
   <si>
     <t>Forgalmazó</t>
   </si>
   <si>
     <t>Aldekol DES FF fertőtlenítőszer</t>
   </si>
   <si>
     <t>Dremax Kft.</t>
   </si>
   <si>
     <t>DisTer Extra</t>
   </si>
   <si>
     <t>BioMan Kft.</t>
   </si>
   <si>
     <t>Ecocid S</t>
   </si>
   <si>
     <t>Tridosa Kft.</t>
   </si>
   <si>
     <t>Fink Virosept</t>
   </si>
   <si>
@@ -466,57 +466,90 @@
     <t>Virox</t>
   </si>
   <si>
     <t>Pentakálium peroxi-monoszulfát</t>
   </si>
   <si>
     <t>Fortides</t>
   </si>
   <si>
     <t>kvaterner ammóniumvegyületek, benzil-C12-16 alkil-dimetil kloridok, glutáraldehid</t>
   </si>
   <si>
     <t>Chem-System Kft.</t>
   </si>
   <si>
     <t>C.S.G. Kft.</t>
   </si>
   <si>
     <t>DeLaval PeraDis</t>
   </si>
   <si>
     <t>DeLaval NV</t>
   </si>
   <si>
     <t>Perecetsav</t>
+  </si>
+  <si>
+    <t>Antimikrobiális hatás</t>
+  </si>
+  <si>
+    <t>Baktericid, yeasticid, Fungicid, virucid (tiszta/piszkos körülmény)</t>
+  </si>
+  <si>
+    <t>baktericid, fungicid, virucid</t>
+  </si>
+  <si>
+    <t>baktericid, yeasticid, virucid</t>
+  </si>
+  <si>
+    <t>baktericid, fungicid, virucid (Parvo virus, H5N1)alacsony –magas terhelés</t>
+  </si>
+  <si>
+    <t>Baktericid, fungicid, yeasticid, virucid.</t>
+  </si>
+  <si>
+    <t>UCODES 3000 széles hatásspektrumú folyékony fertőtlenítőszer</t>
+  </si>
+  <si>
+    <t>9/3/ B-áeüsz/2025 NÉBIH ÁTI, NNGYK/28352/2025</t>
+  </si>
+  <si>
+    <t>UCO-BIO Kft.</t>
+  </si>
+  <si>
+    <t>A terméket permetezéssel vagy habosítással vigye fel az érintett felületre. Ügyeljen arra, hogy a felületek nedvesek maradjanak a behatási idő alatt.</t>
+  </si>
+  <si>
+    <t>Állattartó telepen: Baktericid: 0,5% - 30 perc, Virucid: 0,65 % - 60 perc, Yeasticid: 0,5 % - 30 perc, Szállító eszközön: Baktericid, virucid, yeasticid - 1% - 5 perc</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -648,52 +681,66 @@
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="238"/>
+    </font>
   </fonts>
-  <fills count="28">
+  <fills count="29">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
@@ -802,50 +849,56 @@
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="19">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -1071,51 +1124,51 @@
     <xf numFmtId="0" fontId="1" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="20" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="21" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="14" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="24" borderId="15" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="24" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="27" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="27" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1127,90 +1180,105 @@
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="21" fillId="27" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="28" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="36">
     <cellStyle name="20% - 1. jelölőszín" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - 2. jelölőszín" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - 3. jelölőszín" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - 4. jelölőszín" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - 5. jelölőszín" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - 6. jelölőszín" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - 1. jelölőszín" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - 2. jelölőszín" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - 3. jelölőszín" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - 4. jelölőszín" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - 5. jelölőszín" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - 6. jelölőszín" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - 1. jelölőszín" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - 2. jelölőszín" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - 3. jelölőszín" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - 4. jelölőszín" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - 5. jelölőszín" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - 6. jelölőszín" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Bevitel" xfId="19" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Cím 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="Címsor 1" xfId="21" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Címsor 2" xfId="22" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Címsor 3" xfId="23" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Címsor 4" xfId="24" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Ellenőrzőcella" xfId="25" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Figyelmeztetés" xfId="26" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Hivatkozott cella" xfId="27" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Jegyzet" xfId="28" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Jó" xfId="29" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Kimenet" xfId="30" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Magyarázó szöveg" xfId="31" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Normál" xfId="0" builtinId="0"/>
     <cellStyle name="Összesen" xfId="32" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Rossz" xfId="33" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Semleges" xfId="34" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Számítás" xfId="35" builtinId="22" customBuiltin="1"/>
   </cellStyles>
-  <dxfs count="8">
+  <dxfs count="9">
+    <dxf>
+      <alignment textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
     <dxf>
       <alignment textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
@@ -1299,56 +1367,57 @@
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Táblázat2" displayName="Táblázat2" ref="A1:C57" totalsRowShown="0" headerRowDxfId="7" dataDxfId="5" headerRowBorderDxfId="6" tableBorderDxfId="4" totalsRowBorderDxfId="3">
-[...4 lines deleted...]
-    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Hatóanyag" dataDxfId="0"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="Táblázat2" displayName="Táblázat2" ref="A1:D57" totalsRowShown="0" headerRowDxfId="8" dataDxfId="6" headerRowBorderDxfId="7" tableBorderDxfId="5" totalsRowBorderDxfId="4">
+  <autoFilter ref="A1:D57" xr:uid="{00000000-0009-0000-0100-000002000000}"/>
+  <tableColumns count="4">
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0000-000001000000}" name="Termék név" dataDxfId="3"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0000-000003000000}" name="Forgalmazó" dataDxfId="2"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0000-000005000000}" name="Hatóanyag" dataDxfId="1"/>
+    <tableColumn id="2" xr3:uid="{735341DB-DB95-48A4-841D-531CF1714EF6}" name="Antimikrobiális hatás" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium6" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -1577,744 +1646,742 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:D57"/>
+  <dimension ref="A1:E58"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A52" workbookViewId="0">
-      <selection activeCell="A56" sqref="A56"/>
+    <sheetView tabSelected="1" topLeftCell="A55" zoomScale="69" zoomScaleNormal="69" workbookViewId="0">
+      <selection activeCell="E58" sqref="E58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="37.1796875" style="6" customWidth="1"/>
-    <col min="2" max="2" width="33" style="6" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="48.1796875" style="6" customWidth="1"/>
+    <col min="2" max="2" width="30.81640625" style="6" customWidth="1"/>
+    <col min="3" max="3" width="39.36328125" style="7" customWidth="1"/>
+    <col min="4" max="4" width="32.1796875" style="6" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" s="1" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A1" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B1" s="9" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="10" t="s">
         <v>89</v>
       </c>
-    </row>
-    <row r="2" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="D1" s="21" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A2" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>30</v>
       </c>
       <c r="C2" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="D2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="D2" s="22" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A3" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>91</v>
       </c>
-      <c r="D3"/>
+      <c r="D3" s="6" t="s">
+        <v>151</v>
+      </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A4" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="D4"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="D4" s="6" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A5" s="12" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>93</v>
       </c>
-      <c r="D5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="D5" s="6" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>94</v>
       </c>
-      <c r="D6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="D6" s="6" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A7" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="D7"/>
+      <c r="D7" s="6" t="s">
+        <v>151</v>
+      </c>
     </row>
     <row r="8" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A8" s="12" t="s">
         <v>35</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>36</v>
       </c>
       <c r="C8" s="14" t="s">
         <v>101</v>
       </c>
-      <c r="D8"/>
+      <c r="D8" s="6" t="s">
+        <v>152</v>
+      </c>
     </row>
     <row r="9" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A9" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>96</v>
       </c>
-      <c r="D9"/>
+      <c r="D9" s="6" t="s">
+        <v>152</v>
+      </c>
     </row>
     <row r="10" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A10" s="12" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>97</v>
       </c>
-      <c r="D10"/>
     </row>
     <row r="11" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A11" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>98</v>
       </c>
-      <c r="D11"/>
     </row>
     <row r="12" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A12" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>99</v>
       </c>
-      <c r="D12"/>
     </row>
     <row r="13" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A13" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>100</v>
       </c>
-      <c r="D13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
+    </row>
+    <row r="14" spans="1:4" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A14" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>102</v>
       </c>
-      <c r="D14"/>
     </row>
     <row r="15" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A15" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="D15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+    </row>
+    <row r="16" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A16" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>43</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>104</v>
       </c>
-      <c r="D16"/>
     </row>
     <row r="17" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A17" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>105</v>
       </c>
-      <c r="D17"/>
     </row>
     <row r="18" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A18" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="D18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
+    </row>
+    <row r="19" spans="1:4" ht="58" x14ac:dyDescent="0.35">
       <c r="A19" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>107</v>
       </c>
-      <c r="D19"/>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A20" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>106</v>
       </c>
-      <c r="D20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:4" ht="72.5" x14ac:dyDescent="0.35">
+    </row>
+    <row r="21" spans="1:4" ht="87" x14ac:dyDescent="0.35">
       <c r="A21" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>108</v>
       </c>
-      <c r="D21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:4" ht="58" x14ac:dyDescent="0.35">
+      <c r="D21" s="22" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A22" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="4" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>109</v>
       </c>
-      <c r="D22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="D22" s="22" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A23" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="D23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+      <c r="D23" s="22" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A24" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="4" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="D24"/>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A25" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B25" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C25" t="s">
         <v>111</v>
       </c>
-      <c r="D25"/>
     </row>
     <row r="26" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A26" s="12" t="s">
         <v>50</v>
       </c>
       <c r="B26" s="4" t="s">
         <v>49</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="D26"/>
     </row>
     <row r="27" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A27" s="12" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="4" t="s">
         <v>52</v>
       </c>
       <c r="C27" t="s">
         <v>112</v>
       </c>
-      <c r="D27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:4" ht="58" x14ac:dyDescent="0.35">
+    </row>
+    <row r="28" spans="1:4" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A28" s="12" t="s">
         <v>53</v>
       </c>
       <c r="B28" s="4" t="s">
         <v>52</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>115</v>
       </c>
-      <c r="D28"/>
     </row>
     <row r="29" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A29" s="12" t="s">
         <v>140</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>139</v>
       </c>
       <c r="C29" t="s">
         <v>141</v>
       </c>
-      <c r="D29"/>
     </row>
     <row r="30" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A30" s="12" t="s">
         <v>54</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>55</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="D30"/>
     </row>
     <row r="31" spans="1:4" ht="29" x14ac:dyDescent="0.35">
       <c r="A31" s="12" t="s">
         <v>56</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>57</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="D31"/>
     </row>
     <row r="32" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A32" s="11" t="s">
         <v>58</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>59</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="D32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+    </row>
+    <row r="33" spans="1:3" ht="29" x14ac:dyDescent="0.35">
       <c r="A33" s="13" t="s">
         <v>60</v>
       </c>
       <c r="B33" s="4" t="s">
         <v>61</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>118</v>
       </c>
-      <c r="D33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:4" x14ac:dyDescent="0.35">
+    </row>
+    <row r="34" spans="1:3" ht="29" x14ac:dyDescent="0.35">
       <c r="A34" s="12" t="s">
         <v>62</v>
       </c>
       <c r="B34" s="4" t="s">
         <v>61</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>119</v>
       </c>
-      <c r="D34"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:4" x14ac:dyDescent="0.35">
+    </row>
+    <row r="35" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A35" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C35" t="s">
         <v>111</v>
       </c>
-      <c r="D35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+    </row>
+    <row r="36" spans="1:3" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A36" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B36" s="4" t="s">
         <v>11</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>120</v>
       </c>
-      <c r="D36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:4" x14ac:dyDescent="0.35">
+    </row>
+    <row r="37" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A37" s="12" t="s">
         <v>63</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>64</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>121</v>
       </c>
-      <c r="D37"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+    </row>
+    <row r="38" spans="1:3" ht="29" x14ac:dyDescent="0.35">
       <c r="A38" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B38" s="4" t="s">
         <v>65</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>122</v>
       </c>
-      <c r="D38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+    </row>
+    <row r="39" spans="1:3" ht="29" x14ac:dyDescent="0.35">
       <c r="A39" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="4" t="s">
         <v>65</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="D39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+    </row>
+    <row r="40" spans="1:3" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A40" s="12" t="s">
         <v>66</v>
       </c>
       <c r="B40" s="4" t="s">
         <v>27</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>124</v>
       </c>
-      <c r="D40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+    </row>
+    <row r="41" spans="1:3" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A41" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B41" s="4" t="s">
         <v>67</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>125</v>
       </c>
-      <c r="D41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+    </row>
+    <row r="42" spans="1:3" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A42" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>24</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>126</v>
       </c>
-      <c r="D42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+    </row>
+    <row r="43" spans="1:3" ht="29" x14ac:dyDescent="0.35">
       <c r="A43" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>144</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="D43"/>
-[...1 lines deleted...]
-    <row r="44" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+    </row>
+    <row r="44" spans="1:3" ht="29" x14ac:dyDescent="0.35">
       <c r="A44" s="12" t="s">
         <v>68</v>
       </c>
       <c r="B44" s="4" t="s">
         <v>59</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>128</v>
       </c>
-      <c r="D44"/>
-[...1 lines deleted...]
-    <row r="45" spans="1:4" x14ac:dyDescent="0.35">
+    </row>
+    <row r="45" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A45" s="12" t="s">
         <v>88</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>145</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>129</v>
       </c>
-      <c r="D45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:4" ht="43.5" x14ac:dyDescent="0.35">
+    </row>
+    <row r="46" spans="1:3" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A46" s="12" t="s">
         <v>69</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>70</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>137</v>
       </c>
-      <c r="D46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:4" x14ac:dyDescent="0.35">
+    </row>
+    <row r="47" spans="1:3" x14ac:dyDescent="0.35">
       <c r="A47" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>72</v>
       </c>
       <c r="C47" s="16" t="s">
         <v>130</v>
       </c>
-      <c r="D47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+    </row>
+    <row r="48" spans="1:3" ht="29" x14ac:dyDescent="0.35">
       <c r="A48" s="17" t="s">
         <v>142</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>72</v>
       </c>
       <c r="C48" s="18" t="s">
         <v>143</v>
       </c>
-      <c r="D48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+    </row>
+    <row r="49" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A49" s="12" t="s">
         <v>73</v>
       </c>
       <c r="B49" s="4" t="s">
         <v>74</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="D49"/>
-[...1 lines deleted...]
-    <row r="50" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+    </row>
+    <row r="50" spans="1:5" ht="29" x14ac:dyDescent="0.35">
       <c r="A50" s="12" t="s">
         <v>75</v>
       </c>
       <c r="B50" s="4" t="s">
         <v>76</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="D50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:4" x14ac:dyDescent="0.35">
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A51" s="12" t="s">
         <v>77</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>78</v>
       </c>
       <c r="C51" t="s">
         <v>132</v>
       </c>
-      <c r="D51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+    </row>
+    <row r="52" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A52" s="12" t="s">
         <v>79</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>80</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>133</v>
       </c>
-      <c r="D52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:4" ht="29" x14ac:dyDescent="0.35">
+    </row>
+    <row r="53" spans="1:5" ht="43.5" x14ac:dyDescent="0.35">
       <c r="A53" s="12" t="s">
         <v>81</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>80</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>134</v>
       </c>
-      <c r="D53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:4" x14ac:dyDescent="0.35">
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A54" s="12" t="s">
         <v>82</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>83</v>
       </c>
       <c r="C54" s="15" t="s">
         <v>135</v>
       </c>
-      <c r="D54"/>
-[...1 lines deleted...]
-    <row r="55" spans="1:4" x14ac:dyDescent="0.35">
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A55" s="12" t="s">
         <v>84</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>85</v>
       </c>
       <c r="C55" t="s">
         <v>136</v>
       </c>
-      <c r="D55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:4" ht="58" x14ac:dyDescent="0.35">
+    </row>
+    <row r="56" spans="1:5" ht="72.5" x14ac:dyDescent="0.35">
       <c r="A56" s="12" t="s">
         <v>86</v>
       </c>
       <c r="B56" s="4" t="s">
         <v>87</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="D56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:4" x14ac:dyDescent="0.35">
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A57" s="17" t="s">
         <v>146</v>
       </c>
       <c r="B57" s="19" t="s">
         <v>147</v>
       </c>
       <c r="C57" s="20" t="s">
         <v>148</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A58" s="23" t="s">
+        <v>155</v>
+      </c>
+      <c r="B58" s="24" t="s">
+        <v>156</v>
+      </c>
+      <c r="C58" s="24" t="s">
+        <v>157</v>
+      </c>
+      <c r="D58" s="24" t="s">
+        <v>158</v>
+      </c>
+      <c r="E58" s="24" t="s">
+        <v>159</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Munkalapok</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>