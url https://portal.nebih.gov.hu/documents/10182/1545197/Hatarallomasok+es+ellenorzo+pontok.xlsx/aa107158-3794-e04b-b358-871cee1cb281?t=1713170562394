--- v0 (2025-12-05)
+++ v1 (2026-06-03)
@@ -1,74 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20408"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="20417"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\horvath-szulimanz\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0C6F6F22-375A-4696-BF26-524DC9881045}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E395C1BD-78DF-41BA-B0B6-67889FD1E707}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="7040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Határállomások" sheetId="3" r:id="rId1"/>
     <sheet name="BIPs_EN" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="174" uniqueCount="116">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="172" uniqueCount="116">
   <si>
     <t>Növény- és árukategóriák és megjegyzések</t>
   </si>
   <si>
     <t>A kijelölés hatályára vonatkozó további megjegyzések</t>
   </si>
   <si>
     <t>Cím</t>
   </si>
   <si>
     <t>Telefonszám</t>
   </si>
   <si>
     <t xml:space="preserve"> +36 76 795 680</t>
   </si>
   <si>
     <t>bacs-nti@bacs.gov.hu</t>
   </si>
   <si>
     <t>nto.roszke@csongrad.gov.hu</t>
   </si>
   <si>
     <t>HUROS3</t>
   </si>
   <si>
@@ -133,56 +134,50 @@
         <b/>
         <i/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t>(Commission Implementing Regulation (EU) 2019/1014)</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">d.) For goods of non-animal origin </t>
   </si>
   <si>
     <t>Products of non-animal origin</t>
   </si>
   <si>
     <t>Food of non-animal origin covered by conditions or measures referred to in Article 47(1)(d)(e) or (f) of (Regulation (EU) 2017/625</t>
   </si>
   <si>
     <t>Made by NFCSO GCD</t>
   </si>
   <si>
     <t>Elérhetősége</t>
-  </si>
-[...4 lines deleted...]
-    <t>TRACES-kód</t>
   </si>
   <si>
     <t>Szállítás típusa</t>
   </si>
   <si>
     <t>Határállomás</t>
   </si>
   <si>
     <t>Funkcionális e-mail cím</t>
   </si>
   <si>
     <t>nap</t>
   </si>
   <si>
     <t>óra</t>
   </si>
   <si>
     <t>Bács-Kiskun</t>
   </si>
   <si>
     <r>
       <t>6423 Kelebia,
 Ady E.</t>
     </r>
     <r>
@@ -722,109 +717,115 @@
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">Növényegészségügyi Határkirendeltség - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t>Záhony</t>
     </r>
   </si>
   <si>
-    <t>Készítette: Nébih ÁEI Élelemiszerlánc Termék Ellenőrzési Osztály</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> +36 62 681 439;
  +36 70 436 1520</t>
   </si>
   <si>
-    <r>
-      <t xml:space="preserve">HATÁRÁLLOMÁSOK - MAGYARORSZÁG
+    <t>FELFÜGGESZTVE</t>
+  </si>
+  <si>
+    <t>SUSPENDED</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">BORDER CONTROL POSTS IN HUNGARY
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="20"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
-      <t>harmadik országból származó, nem állati eredeű élelmiszerek (növényi termékek) ellenőrzése
+      <t>Food of non-animal origin control which origanating from third country
 2024.</t>
     </r>
   </si>
   <si>
-    <t>FELFÜGGESZTVE</t>
-[...6 lines deleted...]
-      <t xml:space="preserve">BORDER CONTROL POSTS IN HUNGARY
+    <t xml:space="preserve"> +36 20 411 0315</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> +36 20 411 0231</t>
+  </si>
+  <si>
+    <t>Last updated: 15.04.2024</t>
+  </si>
+  <si>
+    <t>Utolsó frissítés dátuma: 2026.05.29.</t>
+  </si>
+  <si>
+    <t>Nyitvatartás</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">HATÁRÁLLOMÁSOK - MAGYARORSZÁG
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="20"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
-      <t>Food of non-animal origin control which origanating from third country
-[...13 lines deleted...]
-    <t>Last updated: 15.04.2024</t>
+      <t>harmadik országból származó, nem állati eredeű élelmiszerek (növényi termékek) ellenőrzése
+2026.</t>
+    </r>
+  </si>
+  <si>
+    <t>TRACES kód</t>
+  </si>
+  <si>
+    <t>Nébih MGEI Fenntartható Gazdálkodás Osztály</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="[&lt;=999999999]\(##\)\ ###\-##\-##;[&lt;=6999999999]0#\ \(##\)###\-##\-##;#\ \(##\)\ ###\-##\-##"/>
   </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
@@ -1370,51 +1371,51 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="92">
+  <cellXfs count="96">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -1625,50 +1626,62 @@
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hivatkozás" xfId="1" builtinId="8"/>
     <cellStyle name="Normál" xfId="0" builtinId="0"/>
     <cellStyle name="Normál 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
@@ -1925,808 +1938,806 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eperjeske.novenyhatar@szabolcs.gov.hu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bud-noveny@pest.gov.hu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nto.roszke@csongrad.gov.hu" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.nebih.gov.hu/adatbazisok-elelmiszer" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bacs-nti@bacs.gov.hu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zahony.novenyhatar@szabolcs.gov.hu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:eperjeske.novenyhatar@szabolcs.gov.hu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bud-noveny@pest.gov.hu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nto.roszke@csongrad.gov.hu" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://portal.nebih.gov.hu/adatbazisok-elelmiszer" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bacs-nti@bacs.gov.hu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zahony.novenyhatar@szabolcs.gov.hu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="56" zoomScaleNormal="56" workbookViewId="0">
-      <selection activeCell="D9" sqref="D9"/>
+    <sheetView tabSelected="1" topLeftCell="A6" zoomScale="56" zoomScaleNormal="56" workbookViewId="0">
+      <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="24.1796875" style="1" customWidth="1"/>
     <col min="2" max="2" width="50.453125" style="1" customWidth="1"/>
     <col min="3" max="3" width="18.81640625" style="1" customWidth="1"/>
     <col min="4" max="4" width="21.81640625" style="12" customWidth="1"/>
     <col min="5" max="5" width="37.26953125" style="1" customWidth="1"/>
     <col min="6" max="6" width="17.453125" style="5" customWidth="1"/>
     <col min="7" max="7" width="14.453125" style="6" customWidth="1"/>
     <col min="8" max="8" width="14" style="1" customWidth="1"/>
     <col min="9" max="9" width="16" style="1" customWidth="1"/>
     <col min="10" max="10" width="31.26953125" style="1" customWidth="1"/>
     <col min="11" max="11" width="39.81640625" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="71.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="90" t="s">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c r="B1" s="90"/>
       <c r="C1" s="90"/>
       <c r="D1" s="90"/>
       <c r="E1" s="90"/>
       <c r="F1" s="90"/>
       <c r="G1" s="90"/>
       <c r="H1" s="90"/>
       <c r="I1" s="90"/>
       <c r="J1" s="90"/>
       <c r="K1" s="90"/>
     </row>
     <row r="2" spans="1:11" ht="20.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="16"/>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
       <c r="H2" s="17"/>
       <c r="I2" s="17"/>
       <c r="J2" s="17"/>
       <c r="K2" s="17"/>
     </row>
     <row r="3" spans="1:11" s="18" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="74" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B3" s="80" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="82"/>
       <c r="D3" s="82"/>
       <c r="E3" s="83"/>
       <c r="F3" s="80" t="s">
-        <v>27</v>
+        <v>112</v>
       </c>
       <c r="G3" s="81"/>
       <c r="H3" s="75" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I3" s="75" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="J3" s="77" t="s">
         <v>0</v>
       </c>
       <c r="K3" s="79" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:11" s="23" customFormat="1" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="67"/>
       <c r="B4" s="19" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="C4" s="20" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F4" s="21" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4" s="22" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="H4" s="67"/>
       <c r="I4" s="67"/>
       <c r="J4" s="76"/>
       <c r="K4" s="78"/>
     </row>
     <row r="5" spans="1:11" s="9" customFormat="1" ht="62.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="24" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B5" s="25" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="C5" s="26" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D5" s="27" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="64" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="G5" s="70" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="H5" s="29" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="I5" s="29" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J5" s="30" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="K5" s="31" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
     </row>
     <row r="6" spans="1:11" s="39" customFormat="1" ht="62.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A6" s="32" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B6" s="33" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="C6" s="34" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D6" s="35" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="E6" s="36" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="37" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="G6" s="38" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="H6" s="29" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="29" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="J6" s="30" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="K6" s="31" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="77.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A7" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="40" t="s">
+        <v>101</v>
+      </c>
+      <c r="C7" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="D7" s="42" t="s">
         <v>44</v>
       </c>
-      <c r="B7" s="40" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="41" t="s">
+      <c r="E7" s="43" t="s">
         <v>45</v>
       </c>
-      <c r="D7" s="42" t="s">
+      <c r="F7" s="44" t="s">
         <v>46</v>
       </c>
-      <c r="E7" s="43" t="s">
+      <c r="G7" s="45" t="s">
         <v>47</v>
       </c>
-      <c r="F7" s="44" t="s">
+      <c r="H7" s="29" t="s">
         <v>48</v>
       </c>
-      <c r="G7" s="45" t="s">
+      <c r="I7" s="29" t="s">
         <v>49</v>
       </c>
-      <c r="H7" s="29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J7" s="30" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="K7" s="31" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="9" customFormat="1" ht="62" x14ac:dyDescent="0.3">
       <c r="A8" s="72" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="46" t="s">
+        <v>102</v>
+      </c>
+      <c r="C8" s="41" t="s">
+        <v>51</v>
+      </c>
+      <c r="D8" s="34" t="s">
+        <v>109</v>
+      </c>
+      <c r="E8" s="43" t="s">
         <v>52</v>
       </c>
-      <c r="B8" s="46" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="41" t="s">
+      <c r="F8" s="91" t="s">
+        <v>39</v>
+      </c>
+      <c r="G8" s="93" t="s">
+        <v>40</v>
+      </c>
+      <c r="H8" s="47" t="s">
         <v>53</v>
       </c>
-      <c r="D8" s="34" t="s">
-[...2 lines deleted...]
-      <c r="E8" s="43" t="s">
+      <c r="I8" s="47" t="s">
+        <v>34</v>
+      </c>
+      <c r="J8" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="K8" s="31" t="s">
         <v>54</v>
-      </c>
-[...16 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="9" spans="1:11" s="9" customFormat="1" ht="62.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A9" s="65"/>
       <c r="B9" s="48" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C9" s="49" t="s">
+        <v>55</v>
+      </c>
+      <c r="D9" s="50" t="s">
+        <v>108</v>
+      </c>
+      <c r="E9" s="51" t="s">
+        <v>56</v>
+      </c>
+      <c r="F9" s="92"/>
+      <c r="G9" s="94"/>
+      <c r="H9" s="54" t="s">
         <v>57</v>
       </c>
-      <c r="D9" s="50" t="s">
-[...5 lines deleted...]
-      <c r="F9" s="52" t="s">
+      <c r="I9" s="54" t="s">
         <v>41</v>
       </c>
-      <c r="G9" s="53" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J9" s="55" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="K9" s="56" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A11" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="4"/>
       <c r="C11" s="4"/>
       <c r="D11" s="1"/>
       <c r="E11" s="5"/>
       <c r="F11" s="6"/>
       <c r="G11" s="7"/>
       <c r="J11" s="8"/>
     </row>
     <row r="12" spans="1:11" ht="21.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="89" t="s">
         <v>9</v>
       </c>
       <c r="B12" s="13"/>
       <c r="C12" s="13"/>
       <c r="D12" s="1"/>
       <c r="E12" s="5"/>
       <c r="F12" s="6"/>
       <c r="G12" s="7"/>
       <c r="J12" s="8"/>
     </row>
     <row r="13" spans="1:11" ht="14.5" x14ac:dyDescent="0.3">
       <c r="A13" s="57"/>
       <c r="B13" s="58"/>
       <c r="C13" s="58"/>
       <c r="D13" s="1"/>
       <c r="E13" s="5"/>
       <c r="F13" s="6"/>
       <c r="G13" s="7"/>
       <c r="J13" s="8"/>
     </row>
     <row r="14" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A14" s="14" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A15" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="15" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="42" x14ac:dyDescent="0.3">
       <c r="A16" s="59" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>12</v>
       </c>
       <c r="D16" s="39"/>
       <c r="E16" s="60"/>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A17" s="15" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B17" s="15" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A18" s="15" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B18" s="15" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A19" s="15" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B19" s="15" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A20" s="15" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B20" s="15" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A22" s="1" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A23" s="73" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B23" s="66"/>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A25" s="1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:2" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A26" s="11" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
+  <mergeCells count="3">
     <mergeCell ref="A1:K1"/>
+    <mergeCell ref="F8:F9"/>
+    <mergeCell ref="G8:G9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E6" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="E7" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="E8" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
     <hyperlink ref="E9" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
     <hyperlink ref="E5" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
     <hyperlink ref="A26" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:K26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="29.26953125" style="1" customWidth="1"/>
     <col min="2" max="2" width="48" style="1" customWidth="1"/>
     <col min="3" max="3" width="18.81640625" style="1" customWidth="1"/>
     <col min="4" max="4" width="21.81640625" style="12" customWidth="1"/>
     <col min="5" max="5" width="37.26953125" style="1" customWidth="1"/>
     <col min="6" max="6" width="18.54296875" style="5" customWidth="1"/>
     <col min="7" max="7" width="17" style="6" customWidth="1"/>
     <col min="8" max="8" width="14" style="1" customWidth="1"/>
     <col min="9" max="9" width="16" style="1" customWidth="1"/>
     <col min="10" max="10" width="31.26953125" style="1" customWidth="1"/>
     <col min="11" max="11" width="44" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="87" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="90" t="s">
-        <v>111</v>
-[...10 lines deleted...]
-      <c r="K1" s="91"/>
+        <v>107</v>
+      </c>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
+      <c r="I1" s="95"/>
+      <c r="J1" s="95"/>
+      <c r="K1" s="95"/>
     </row>
     <row r="2" spans="1:11" ht="20.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="16"/>
       <c r="B2" s="17"/>
       <c r="C2" s="17"/>
       <c r="D2" s="17"/>
       <c r="E2" s="17"/>
       <c r="F2" s="17"/>
       <c r="G2" s="17"/>
       <c r="H2" s="17"/>
       <c r="I2" s="17"/>
       <c r="J2" s="17"/>
       <c r="K2" s="17"/>
     </row>
     <row r="3" spans="1:11" s="18" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="74" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B3" s="84" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C3" s="68"/>
       <c r="D3" s="68"/>
       <c r="E3" s="69"/>
       <c r="F3" s="80" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="81"/>
       <c r="H3" s="74" t="s">
         <v>14</v>
       </c>
       <c r="I3" s="74" t="s">
         <v>15</v>
       </c>
       <c r="J3" s="74" t="s">
         <v>16</v>
       </c>
       <c r="K3" s="74" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:11" s="23" customFormat="1" ht="16" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A4" s="67"/>
       <c r="B4" s="19" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="C4" s="20" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="20" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="F4" s="21" t="s">
+        <v>74</v>
+      </c>
+      <c r="G4" s="22" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="H4" s="86"/>
       <c r="I4" s="85"/>
       <c r="J4" s="87"/>
       <c r="K4" s="88"/>
     </row>
     <row r="5" spans="1:11" s="9" customFormat="1" ht="77.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A5" s="24" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B5" s="25" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="C5" s="26" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D5" s="27" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="28" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="64" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="G5" s="70" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="H5" s="29" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="I5" s="29" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="J5" s="30" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="K5" s="71" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
     </row>
     <row r="6" spans="1:11" s="39" customFormat="1" ht="62.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A6" s="32" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B6" s="33" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="C6" s="34" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="D6" s="35" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="E6" s="36" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="37" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="G6" s="38" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="H6" s="29" t="s">
         <v>7</v>
       </c>
       <c r="I6" s="29" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="J6" s="30" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="K6" s="31" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:11" ht="78" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A7" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="40" t="s">
+        <v>85</v>
+      </c>
+      <c r="C7" s="41" t="s">
+        <v>86</v>
+      </c>
+      <c r="D7" s="42" t="s">
         <v>44</v>
       </c>
-      <c r="B7" s="40" t="s">
+      <c r="E7" s="43" t="s">
+        <v>45</v>
+      </c>
+      <c r="F7" s="44" t="s">
         <v>87</v>
       </c>
-      <c r="C7" s="41" t="s">
+      <c r="G7" s="45" t="s">
         <v>88</v>
       </c>
-      <c r="D7" s="42" t="s">
-[...5 lines deleted...]
-      <c r="F7" s="44" t="s">
+      <c r="H7" s="29" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" s="29" t="s">
         <v>89</v>
       </c>
-      <c r="G7" s="45" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J7" s="30" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="K7" s="31" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="9" customFormat="1" ht="92.5" x14ac:dyDescent="0.3">
       <c r="A8" s="72" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="46" t="s">
+        <v>90</v>
+      </c>
+      <c r="C8" s="41" t="s">
+        <v>91</v>
+      </c>
+      <c r="D8" s="34" t="s">
+        <v>109</v>
+      </c>
+      <c r="E8" s="43" t="s">
         <v>52</v>
       </c>
-      <c r="B8" s="46" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F8" s="44" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="G8" s="45" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="H8" s="47" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="I8" s="47" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="J8" s="30" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="K8" s="31" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:11" s="9" customFormat="1" ht="78" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A9" s="65"/>
       <c r="B9" s="61" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="C9" s="49" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="D9" s="50" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E9" s="62" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="F9" s="52" t="s">
+        <v>82</v>
+      </c>
+      <c r="G9" s="53" t="s">
+        <v>83</v>
+      </c>
+      <c r="H9" s="54" t="s">
+        <v>57</v>
+      </c>
+      <c r="I9" s="54" t="s">
         <v>84</v>
       </c>
-      <c r="G9" s="53" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J9" s="55" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="K9" s="56" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:11" ht="15.5" x14ac:dyDescent="0.3">
       <c r="A11" s="3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A12" s="13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A13" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:11" x14ac:dyDescent="0.3">
       <c r="A15" s="15" t="s">
         <v>10</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:11" ht="42" x14ac:dyDescent="0.3">
       <c r="A16" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A17" s="15" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B17" s="15" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A18" s="15" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B18" s="15" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A19" s="15" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B19" s="15" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A20" s="15" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B20" s="15" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A22" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A23" s="1" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A25" s="1" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.3">
       <c r="A26" s="63" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:K1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E6" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="E7" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="E8" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
     <hyperlink ref="E9" r:id="rId4" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
     <hyperlink ref="E5" r:id="rId5" xr:uid="{00000000-0004-0000-0100-000004000000}"/>
     <hyperlink ref="A26" r:id="rId6" xr:uid="{00000000-0004-0000-0100-000005000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">