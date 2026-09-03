--- v0 (2026-02-28)
+++ v1 (2026-09-03)
@@ -1,70 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\horvath-szulimanz\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D629FB38-96C6-4BCC-8456-EB1A1B8A8015}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6B168976-EBAD-4F63-BF41-B027D40EFBC1}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="6930" tabRatio="643" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2026. február 10.-i állapot" sheetId="41" r:id="rId1"/>
+    <sheet name="2026. június 10.-i állapot" sheetId="41" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2026. február 10.-i állapot'!$A$1:$L$53</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2026. június 10.-i állapot'!$A$1:$L$53</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="512" uniqueCount="415">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="510" uniqueCount="411">
   <si>
     <t>Értesítési cím</t>
   </si>
   <si>
     <t>Telefon</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>ssz.</t>
   </si>
   <si>
     <t>Kocsis Zoltán</t>
   </si>
   <si>
     <t>30/238 9536</t>
   </si>
   <si>
     <t>kocsis.zoltan3@gmail.com</t>
   </si>
   <si>
     <t>Farkas Miklós Mihály</t>
   </si>
   <si>
@@ -139,53 +140,50 @@
   <si>
     <t>Szóráskép Kft.</t>
   </si>
   <si>
     <t>Agro-Szuport Kft.</t>
   </si>
   <si>
     <t>Agrokemol Kft.</t>
   </si>
   <si>
     <t>Diesel-Tank Kft.</t>
   </si>
   <si>
     <t>Agrokert Kft.</t>
   </si>
   <si>
     <t>Dráva Jet Kft.</t>
   </si>
   <si>
     <t>Agro-Zákány Kft.</t>
   </si>
   <si>
     <t>68/381 091 30/945 2015</t>
   </si>
   <si>
-    <t>ilona.bakonyi@hajnalpir.hu</t>
-[...1 lines deleted...]
-  <si>
     <t>igen</t>
   </si>
   <si>
     <t>Baranya, Somogy</t>
   </si>
   <si>
     <t>Békés</t>
   </si>
   <si>
     <t>Borsod-Abaúj-Zemplén</t>
   </si>
   <si>
     <t>Hajdú-Bihar</t>
   </si>
   <si>
     <t>Szabolcs-Szatmár-Bereg</t>
   </si>
   <si>
     <t>Állomást üzemeltető gazdálkodó szervezet neve</t>
   </si>
   <si>
     <t>Ignáth Sándor</t>
   </si>
   <si>
     <t>70/329 9233</t>
@@ -193,183 +191,165 @@
   <si>
     <t>agrotrend2001@gmail.com</t>
   </si>
   <si>
     <t>Zsóri Gergő</t>
   </si>
   <si>
     <t>HU003</t>
   </si>
   <si>
     <t>HU005</t>
   </si>
   <si>
     <t>HU006</t>
   </si>
   <si>
     <t>HU007</t>
   </si>
   <si>
     <t>HU008</t>
   </si>
   <si>
     <t>HU009</t>
   </si>
   <si>
-    <t>HU014</t>
-[...1 lines deleted...]
-  <si>
     <t>HU015</t>
   </si>
   <si>
     <t>HU017</t>
   </si>
   <si>
     <t>HU018</t>
   </si>
   <si>
     <t>HU019</t>
   </si>
   <si>
     <t>HU021</t>
   </si>
   <si>
     <t>HU029</t>
   </si>
   <si>
     <t>Település</t>
   </si>
   <si>
     <t>Pécs</t>
   </si>
   <si>
     <t>Kondoros</t>
   </si>
   <si>
     <t>Mezőkovácsháza</t>
   </si>
   <si>
     <t>Cigánd</t>
   </si>
   <si>
     <t>Miskolc</t>
   </si>
   <si>
-    <t>Sárbogárd</t>
-[...1 lines deleted...]
-  <si>
     <t>Csorna</t>
   </si>
   <si>
     <t>Berettyóújfalu</t>
   </si>
   <si>
     <t>Hajdúnánás</t>
   </si>
   <si>
     <t>Verpelét</t>
   </si>
   <si>
     <t>Szolnok</t>
   </si>
   <si>
     <t>Nyíregyháza</t>
   </si>
   <si>
     <t>Fehérgyarmat</t>
   </si>
   <si>
     <t>Muskotály u. 14/1.</t>
   </si>
   <si>
     <t>Deák F. u. 17.</t>
   </si>
   <si>
     <t>Végegyházi út 8.</t>
   </si>
   <si>
     <t>Vasút út 42.</t>
   </si>
   <si>
     <t>Sajó u. 4.</t>
   </si>
   <si>
-    <t>Ország út 4.</t>
-[...1 lines deleted...]
-  <si>
     <t>Dózsa Gy. u. 84.</t>
   </si>
   <si>
     <t>Nefelejcs u. 32</t>
   </si>
   <si>
     <t>Hunyadi u. 81.</t>
   </si>
   <si>
     <t>Hegy u. 3.</t>
   </si>
   <si>
     <t>Szatmári u. 1.</t>
   </si>
   <si>
     <t>Felülvizsgálatra jogosult</t>
   </si>
   <si>
-    <t>Bakonyi Balázs</t>
-[...1 lines deleted...]
-  <si>
     <t>Szervezet adószáma</t>
   </si>
   <si>
     <t>25550849-2-14</t>
   </si>
   <si>
     <t>11049690-2-04</t>
   </si>
   <si>
     <t>13245902-2-05</t>
   </si>
   <si>
-    <t>14850303-2-07</t>
-[...1 lines deleted...]
-  <si>
     <t>25188815-2-09</t>
   </si>
   <si>
     <t>23165959-2-10</t>
   </si>
   <si>
     <t>25531251-2-16</t>
   </si>
   <si>
     <t>11847003-2-15</t>
   </si>
   <si>
     <t>Starcz Tamás</t>
-  </si>
-[...1 lines deleted...]
-    <t>Hajnalpír Kft.</t>
   </si>
   <si>
     <t>Borsod-Abaúj-Zemplén, Szabolcs-Szatmár-Bereg</t>
   </si>
   <si>
     <t>Győr-Moson-Sopron</t>
   </si>
   <si>
     <t>Dr. Renner Tamás</t>
   </si>
   <si>
     <t>Jánoshalma</t>
   </si>
   <si>
     <t>Kiserdő tanya 78.</t>
   </si>
   <si>
     <t>20/965 7110</t>
   </si>
   <si>
     <t>Takács Zsolt</t>
   </si>
   <si>
     <t>Jávorszki Attila</t>
   </si>
@@ -924,56 +904,50 @@
   <si>
     <t>Farkas Máté</t>
   </si>
   <si>
     <t>farkas_m@hotmail.com</t>
   </si>
   <si>
     <t>HU080</t>
   </si>
   <si>
     <t>TuPox 2020. Kft.</t>
   </si>
   <si>
     <t>27318427-2-03</t>
   </si>
   <si>
     <t>Agro Profi Kft.</t>
   </si>
   <si>
     <t>23596247-2-08</t>
   </si>
   <si>
     <t>gazsilaszlo57@freemail.hu, permetezogepekvizsgaztatasa.hu</t>
   </si>
   <si>
-    <t>Fejér, Veszprém déli része, Tolna északi része</t>
-[...4 lines deleted...]
-  <si>
     <t>Négy Pecsét Kft.</t>
   </si>
   <si>
     <t>27279858-2-20</t>
   </si>
   <si>
     <t>Zala, Vas, Veszprém nyugati része</t>
   </si>
   <si>
     <t>HU082</t>
   </si>
   <si>
     <t>Csányi Gergő</t>
   </si>
   <si>
     <t>Dunaföldvár</t>
   </si>
   <si>
     <t>Ifjúsági tér 3/A.</t>
   </si>
   <si>
     <t>Mélykút</t>
   </si>
   <si>
     <t>Vasutas tér 14.</t>
@@ -1063,53 +1037,50 @@
     <t>Csongrád-Csanád, Bács-Kiskun megye keleti része</t>
   </si>
   <si>
     <t>Csongrád-Csanád, Békés, Bács-Kiskun, Pest, Heves, Fejér</t>
   </si>
   <si>
     <t>Bács-Kiskun, Tolna, Baranya, Csongrád-Csanád</t>
   </si>
   <si>
     <t>Vas megye keleti része, Veszprém megye nyugati része, Győr-Moson-Sopron megye déli része</t>
   </si>
   <si>
     <t>pinterfarm.pi@gmail.com</t>
   </si>
   <si>
     <t>Aradi utca 59.</t>
   </si>
   <si>
     <t>Bács-Kiskun</t>
   </si>
   <si>
     <t>Baranya</t>
   </si>
   <si>
     <t>Csongrád-Csanád</t>
-  </si>
-[...1 lines deleted...]
-    <t>Fejér</t>
   </si>
   <si>
     <t>Heves</t>
   </si>
   <si>
     <t>Vas</t>
   </si>
   <si>
     <t>Tolna</t>
   </si>
   <si>
     <t>Pest</t>
   </si>
   <si>
     <t>Zala</t>
   </si>
   <si>
     <t xml:space="preserve">Szabolcs-Szatmár-Bereg </t>
   </si>
   <si>
     <t>Komárom-Esztergom</t>
   </si>
   <si>
     <t>Pest, Nógrád, Szolnok, Heves, Bács-Kiskun, Fejér</t>
   </si>
@@ -1268,50 +1239,68 @@
     <t>HU109</t>
   </si>
   <si>
     <t>AGROTEC Magyarország Kft.</t>
   </si>
   <si>
     <t>13995889-2-11</t>
   </si>
   <si>
     <t>Komárom</t>
   </si>
   <si>
     <t>Puskás Tivadar utca 4/a</t>
   </si>
   <si>
     <t>laszlo.katona@agrotec.hu</t>
   </si>
   <si>
     <t>30/381 4790</t>
   </si>
   <si>
     <t>Gyüszi Vince               Mari János</t>
   </si>
   <si>
     <t>Szabó Pál utca 2.</t>
+  </si>
+  <si>
+    <t>HU110</t>
+  </si>
+  <si>
+    <t>Virincsik Koppány</t>
+  </si>
+  <si>
+    <t>20/268 5568</t>
+  </si>
+  <si>
+    <t>koppanyvirincsik@gmail.com</t>
+  </si>
+  <si>
+    <t>Szank</t>
+  </si>
+  <si>
+    <t>Irinyi János utca 18/a</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
@@ -1531,76 +1520,76 @@
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hivatkozás" xfId="1" builtinId="8"/>
     <cellStyle name="Normál" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-téma">
@@ -1900,2010 +1889,2006 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:istoth@t-email.hu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tiborgoloncser@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nemethdaniel26@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:varga.jozsef@agrokerholding.hu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:palyi.zsigmond.bela@uni-mate.hu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:farkasmmihaly@freemail.hu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kocsis.zoltan3@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dravajet@gmail.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agroszuportkft.borsod@gmail.hu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:szoraskep@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laszlo.katona@agrotec.hu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agrokemolkft@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ilona.bakonyi@hajnalpir.hu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agrozakany@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office.agromedium@gmail.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agrozakany@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office.agromedium@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nemethdaniel26@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:istoth@t-email.hu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tiborgoloncser@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:farkasmmihaly@freemail.hu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kocsis.zoltan3@gmail.com" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:varga.jozsef@agrokerholding.hu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:palyi.zsigmond.bela@uni-mate.hu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dravajet@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:koppanyvirincsik@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agroszuportkft.borsod@gmail.hu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:szoraskep@gmail.com" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agrokemolkft@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:laszlo.katona@agrotec.hu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:L53"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A20" zoomScaleNormal="100" zoomScaleSheetLayoutView="40" workbookViewId="0">
-      <selection activeCell="A55" sqref="A55"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="40" workbookViewId="0">
+      <selection activeCell="C11" sqref="C11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="8.7265625" style="15"/>
     <col min="2" max="2" width="20.6328125" style="15" customWidth="1"/>
     <col min="3" max="3" width="26.1796875" style="15" customWidth="1"/>
     <col min="4" max="5" width="19" style="15" customWidth="1"/>
     <col min="6" max="6" width="19" style="20" customWidth="1"/>
     <col min="7" max="8" width="19" style="15" customWidth="1"/>
     <col min="9" max="9" width="21.36328125" style="15" customWidth="1"/>
     <col min="10" max="10" width="19.7265625" style="15" customWidth="1"/>
     <col min="11" max="11" width="19" style="15" customWidth="1"/>
     <col min="12" max="12" width="29.1796875" style="15" customWidth="1"/>
     <col min="13" max="16384" width="8.7265625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="52" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B1" s="2" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="C1" s="2" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="D1" s="2" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>14</v>
       </c>
       <c r="F1" s="2" t="s">
-        <v>375</v>
+        <v>365</v>
       </c>
       <c r="G1" s="2" t="s">
-        <v>376</v>
+        <v>366</v>
       </c>
       <c r="H1" s="2" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="J1" s="1" t="s">
-        <v>374</v>
+        <v>364</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A2" s="5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C2" s="12" t="s">
         <v>36</v>
       </c>
       <c r="D2" s="12" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="E2" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="F2" s="14" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G2" s="10">
         <v>7627</v>
       </c>
       <c r="H2" s="10" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="I2" s="13" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="J2" s="13" t="s">
-        <v>345</v>
+        <v>336</v>
       </c>
       <c r="K2" s="10" t="s">
         <v>18</v>
       </c>
       <c r="L2" s="4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:12" ht="39" x14ac:dyDescent="0.35">
       <c r="A3" s="5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="12" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F3" s="14" t="s">
-        <v>337</v>
+        <v>328</v>
       </c>
       <c r="G3" s="10">
         <v>5553</v>
       </c>
       <c r="H3" s="10" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="I3" s="13" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="J3" s="13" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="K3" s="10" t="s">
         <v>8</v>
       </c>
       <c r="L3" s="4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="26" x14ac:dyDescent="0.35">
       <c r="A4" s="5" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>33</v>
       </c>
       <c r="D4" s="12" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="E4" s="12" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F4" s="14" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G4" s="10">
         <v>5800</v>
       </c>
       <c r="H4" s="10" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="I4" s="13" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="J4" s="13" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="K4" s="10" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="4" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="26" x14ac:dyDescent="0.35">
       <c r="A5" s="5" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B5" s="12" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C5" s="12" t="s">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="D5" s="12" t="s">
-        <v>361</v>
+        <v>351</v>
       </c>
       <c r="E5" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="G5" s="10">
         <v>2834</v>
       </c>
       <c r="H5" s="10" t="s">
-        <v>362</v>
+        <v>352</v>
       </c>
       <c r="I5" s="13" t="s">
-        <v>363</v>
+        <v>353</v>
       </c>
       <c r="J5" s="5" t="s">
+        <v>344</v>
+      </c>
+      <c r="K5" s="13" t="s">
         <v>354</v>
       </c>
-      <c r="K5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L5" s="13" t="s">
-        <v>365</v>
+        <v>355</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="26" x14ac:dyDescent="0.35">
       <c r="A6" s="5" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="12" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F6" s="14" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="G6" s="10">
         <v>3973</v>
       </c>
       <c r="H6" s="10" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="I6" s="13" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="J6" s="13" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="K6" s="10" t="s">
         <v>11</v>
       </c>
       <c r="L6" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="26" x14ac:dyDescent="0.35">
       <c r="A7" s="5" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>32</v>
       </c>
       <c r="D7" s="12" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="E7" s="12" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F7" s="14" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G7" s="10">
         <v>3527</v>
       </c>
       <c r="H7" s="10" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="I7" s="13" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="J7" s="13" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="K7" s="10" t="s">
-        <v>272</v>
+        <v>265</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:12" ht="39" x14ac:dyDescent="0.35">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A8" s="5" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B8" s="12" t="s">
-        <v>90</v>
-[...6 lines deleted...]
-      </c>
+        <v>4</v>
+      </c>
+      <c r="C8" s="6"/>
+      <c r="D8" s="6"/>
       <c r="E8" s="12" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F8" s="14" t="s">
-        <v>300</v>
+        <v>96</v>
       </c>
       <c r="G8" s="10">
-        <v>7019</v>
+        <v>9300</v>
       </c>
       <c r="H8" s="10" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="I8" s="13" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="J8" s="13" t="s">
-        <v>347</v>
+        <v>96</v>
       </c>
       <c r="K8" s="10" t="s">
-        <v>301</v>
+        <v>5</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>39</v>
+        <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A9" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B9" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D9" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="E9" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="F9" s="14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G9" s="10">
+        <v>4100</v>
+      </c>
+      <c r="H9" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="I9" s="13" t="s">
+        <v>81</v>
+      </c>
+      <c r="J9" s="13" t="s">
+        <v>43</v>
+      </c>
+      <c r="K9" s="10" t="s">
+        <v>27</v>
+      </c>
+      <c r="L9" s="4" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="26" x14ac:dyDescent="0.35">
+      <c r="A10" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="B9" s="12" t="s">
-[...13 lines deleted...]
-      <c r="H9" s="10" t="s">
+      <c r="B10" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="F10" s="14" t="s">
+        <v>183</v>
+      </c>
+      <c r="G10" s="10">
+        <v>4080</v>
+      </c>
+      <c r="H10" s="10" t="s">
+        <v>70</v>
+      </c>
+      <c r="I10" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="J10" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="K10" s="13" t="s">
+        <v>47</v>
+      </c>
+      <c r="L10" s="14" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="39" x14ac:dyDescent="0.35">
+      <c r="A11" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="B11" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D11" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="E11" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="F11" s="14" t="s">
+        <v>393</v>
+      </c>
+      <c r="G11" s="10">
+        <v>3351</v>
+      </c>
+      <c r="H11" s="10" t="s">
         <v>71</v>
       </c>
-      <c r="I9" s="13" t="s">
+      <c r="I11" s="13" t="s">
+        <v>83</v>
+      </c>
+      <c r="J11" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="K11" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="L11" s="4" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" ht="26" x14ac:dyDescent="0.35">
+      <c r="A12" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" s="12" t="s">
+        <v>94</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="E12" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="F12" s="14" t="s">
+        <v>183</v>
+      </c>
+      <c r="G12" s="10">
+        <v>5008</v>
+      </c>
+      <c r="H12" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="I12" s="13" t="s">
+        <v>404</v>
+      </c>
+      <c r="J12" s="13" t="s">
+        <v>217</v>
+      </c>
+      <c r="K12" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="L12" s="4" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A13" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="E13" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="F13" s="14" t="s">
+        <v>44</v>
+      </c>
+      <c r="G13" s="10">
+        <v>4900</v>
+      </c>
+      <c r="H13" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="I13" s="13" t="s">
         <v>84</v>
       </c>
-      <c r="J9" s="13" t="s">
-[...25 lines deleted...]
-      <c r="F10" s="14" t="s">
+      <c r="J13" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="G10" s="10">
-[...120 lines deleted...]
-      </c>
       <c r="K13" s="10" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A14" s="5" t="s">
-        <v>63</v>
+        <v>158</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="D14" s="12" t="s">
+        <v>97</v>
+      </c>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="F14" s="14" t="s">
+        <v>335</v>
+      </c>
+      <c r="G14" s="10">
+        <v>6440</v>
+      </c>
+      <c r="H14" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="I14" s="13" t="s">
         <v>99</v>
       </c>
-      <c r="E14" s="12" t="s">
-[...15 lines deleted...]
-        <v>45</v>
+      <c r="J14" s="5" t="s">
+        <v>335</v>
       </c>
       <c r="K14" s="10" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>100</v>
+      </c>
+      <c r="L14" s="32" t="s">
+        <v>391</v>
       </c>
     </row>
     <row r="15" spans="1:12" x14ac:dyDescent="0.35">
-      <c r="A15" s="5" t="s">
-        <v>165</v>
+      <c r="A15" s="40" t="s">
+        <v>159</v>
       </c>
       <c r="B15" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="C15" s="41" t="s">
+        <v>113</v>
+      </c>
+      <c r="D15" s="47" t="s">
+        <v>114</v>
+      </c>
+      <c r="E15" s="47" t="s">
+        <v>39</v>
+      </c>
+      <c r="F15" s="46" t="s">
+        <v>183</v>
+      </c>
+      <c r="G15" s="46">
+        <v>6793</v>
+      </c>
+      <c r="H15" s="46" t="s">
+        <v>115</v>
+      </c>
+      <c r="I15" s="46" t="s">
+        <v>116</v>
+      </c>
+      <c r="J15" s="47" t="s">
+        <v>337</v>
+      </c>
+      <c r="K15" s="46" t="s">
+        <v>327</v>
+      </c>
+      <c r="L15" s="41" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A16" s="40"/>
+      <c r="B16" s="12" t="s">
         <v>104</v>
       </c>
-      <c r="C15" s="7"/>
-[...30 lines deleted...]
-      <c r="B16" s="12" t="s">
+      <c r="C16" s="41"/>
+      <c r="D16" s="47"/>
+      <c r="E16" s="47"/>
+      <c r="F16" s="46"/>
+      <c r="G16" s="46"/>
+      <c r="H16" s="46"/>
+      <c r="I16" s="46"/>
+      <c r="J16" s="47"/>
+      <c r="K16" s="46"/>
+      <c r="L16" s="41"/>
+    </row>
+    <row r="17" spans="1:12" ht="26" x14ac:dyDescent="0.35">
+      <c r="A17" s="11" t="s">
+        <v>160</v>
+      </c>
+      <c r="B17" s="12" t="s">
         <v>112</v>
       </c>
-      <c r="C16" s="41" t="s">
+      <c r="C17" s="7"/>
+      <c r="D17" s="16"/>
+      <c r="E17" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F17" s="10" t="s">
+        <v>183</v>
+      </c>
+      <c r="G17" s="10">
+        <v>3400</v>
+      </c>
+      <c r="H17" s="10" t="s">
+        <v>118</v>
+      </c>
+      <c r="I17" s="10" t="s">
+        <v>119</v>
+      </c>
+      <c r="J17" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K17" s="10" t="s">
         <v>120</v>
       </c>
-      <c r="D16" s="42" t="s">
+      <c r="L17" s="12" t="s">
         <v>121</v>
       </c>
-      <c r="E16" s="42" t="s">
-[...8 lines deleted...]
-      <c r="H16" s="39" t="s">
+    </row>
+    <row r="18" spans="1:12" ht="39" x14ac:dyDescent="0.35">
+      <c r="A18" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="B18" s="12" t="s">
         <v>122</v>
-      </c>
-[...34 lines deleted...]
-        <v>119</v>
       </c>
       <c r="C18" s="7"/>
       <c r="D18" s="16"/>
-      <c r="E18" s="13" t="s">
-[...3 lines deleted...]
-        <v>190</v>
+      <c r="E18" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F18" s="8" t="s">
+        <v>329</v>
       </c>
       <c r="G18" s="10">
-        <v>3400</v>
+        <v>6640</v>
       </c>
       <c r="H18" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="I18" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="J18" s="13" t="s">
+        <v>337</v>
+      </c>
+      <c r="K18" s="10" t="s">
         <v>125</v>
       </c>
-      <c r="I18" s="10" t="s">
+      <c r="L18" s="12" t="s">
         <v>126</v>
       </c>
-      <c r="J18" s="13" t="s">
-[...11 lines deleted...]
-        <v>168</v>
+    </row>
+    <row r="19" spans="1:12" ht="26" x14ac:dyDescent="0.35">
+      <c r="A19" s="11" t="s">
+        <v>162</v>
       </c>
       <c r="B19" s="12" t="s">
-        <v>129</v>
+        <v>106</v>
       </c>
       <c r="C19" s="7"/>
-      <c r="D19" s="16"/>
-[...13 lines deleted...]
-        <v>131</v>
+      <c r="D19" s="7"/>
+      <c r="E19" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="F19" s="35" t="s">
+        <v>183</v>
+      </c>
+      <c r="G19" s="14">
+        <v>6913</v>
+      </c>
+      <c r="H19" s="14" t="s">
+        <v>149</v>
+      </c>
+      <c r="I19" s="14" t="s">
+        <v>150</v>
       </c>
       <c r="J19" s="13" t="s">
-        <v>346</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>337</v>
+      </c>
+      <c r="K19" s="14" t="s">
+        <v>151</v>
       </c>
       <c r="L19" s="12" t="s">
-        <v>133</v>
+        <v>144</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="26" x14ac:dyDescent="0.35">
       <c r="A20" s="11" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="B20" s="12" t="s">
-        <v>113</v>
-[...7 lines deleted...]
-        <v>190</v>
+        <v>128</v>
+      </c>
+      <c r="C20" s="31" t="s">
+        <v>380</v>
+      </c>
+      <c r="D20" s="31" t="s">
+        <v>381</v>
+      </c>
+      <c r="E20" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>212</v>
       </c>
       <c r="G20" s="14">
-        <v>6913</v>
+        <v>8440</v>
       </c>
       <c r="H20" s="14" t="s">
-        <v>156</v>
+        <v>130</v>
       </c>
       <c r="I20" s="14" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>346</v>
+        <v>382</v>
+      </c>
+      <c r="J20" s="12" t="s">
+        <v>255</v>
       </c>
       <c r="K20" s="14" t="s">
-        <v>158</v>
+        <v>213</v>
       </c>
       <c r="L20" s="12" t="s">
-        <v>151</v>
+        <v>260</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="26" x14ac:dyDescent="0.35">
       <c r="A21" s="11" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="B21" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="D21" s="12" t="s">
+        <v>132</v>
+      </c>
+      <c r="E21" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="F21" s="14" t="s">
+        <v>193</v>
+      </c>
+      <c r="G21" s="14">
+        <v>9246</v>
+      </c>
+      <c r="H21" s="14" t="s">
+        <v>134</v>
+      </c>
+      <c r="I21" s="14" t="s">
         <v>135</v>
       </c>
-      <c r="C21" s="31" t="s">
-[...14 lines deleted...]
-      <c r="H21" s="14" t="s">
+      <c r="J21" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="K21" s="14" t="s">
+        <v>136</v>
+      </c>
+      <c r="L21" s="12" t="s">
         <v>137</v>
       </c>
-      <c r="I21" s="14" t="s">
-[...12 lines deleted...]
-    <row r="22" spans="1:12" ht="26" x14ac:dyDescent="0.35">
+    </row>
+    <row r="22" spans="1:12" ht="39" x14ac:dyDescent="0.35">
       <c r="A22" s="11" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="B22" s="12" t="s">
-        <v>140</v>
+        <v>109</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>138</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>139</v>
       </c>
-      <c r="E22" s="12" t="s">
-[...3 lines deleted...]
-        <v>200</v>
+      <c r="E22" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>345</v>
       </c>
       <c r="G22" s="14">
-        <v>9246</v>
+        <v>2351</v>
       </c>
       <c r="H22" s="14" t="s">
+        <v>247</v>
+      </c>
+      <c r="I22" s="14" t="s">
+        <v>248</v>
+      </c>
+      <c r="J22" s="12" t="s">
+        <v>341</v>
+      </c>
+      <c r="K22" s="14" t="s">
+        <v>140</v>
+      </c>
+      <c r="L22" s="12" t="s">
         <v>141</v>
       </c>
-      <c r="I22" s="14" t="s">
-[...12 lines deleted...]
-    <row r="23" spans="1:12" ht="39" x14ac:dyDescent="0.35">
+    </row>
+    <row r="23" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A23" s="11" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="B23" s="12" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="C23" s="12" t="s">
-        <v>145</v>
+        <v>166</v>
       </c>
       <c r="D23" s="12" t="s">
-        <v>146</v>
-[...6 lines deleted...]
-      </c>
+        <v>167</v>
+      </c>
+      <c r="E23" s="12"/>
+      <c r="F23" s="14"/>
       <c r="G23" s="14">
-        <v>2351</v>
+        <v>3711</v>
       </c>
       <c r="H23" s="14" t="s">
-        <v>254</v>
+        <v>168</v>
       </c>
       <c r="I23" s="14" t="s">
-        <v>255</v>
+        <v>169</v>
       </c>
       <c r="J23" s="12" t="s">
-        <v>351</v>
+        <v>42</v>
       </c>
       <c r="K23" s="14" t="s">
-        <v>147</v>
+        <v>170</v>
       </c>
       <c r="L23" s="12" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:12" x14ac:dyDescent="0.35">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12" ht="26" x14ac:dyDescent="0.35">
       <c r="A24" s="11" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="B24" s="12" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="C24" s="12" t="s">
+        <v>293</v>
+      </c>
+      <c r="D24" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="E24" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="F24" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="G24" s="14">
+        <v>8360</v>
+      </c>
+      <c r="H24" s="14" t="s">
+        <v>172</v>
+      </c>
+      <c r="I24" s="14" t="s">
         <v>173</v>
       </c>
-      <c r="D24" s="12" t="s">
+      <c r="J24" s="12" t="s">
+        <v>342</v>
+      </c>
+      <c r="K24" s="14" t="s">
         <v>174</v>
       </c>
-      <c r="E24" s="12"/>
-[...15 lines deleted...]
-      </c>
       <c r="L24" s="12" t="s">
-        <v>178</v>
+        <v>211</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="26" x14ac:dyDescent="0.35">
       <c r="A25" s="11" t="s">
+        <v>182</v>
+      </c>
+      <c r="B25" s="12" t="s">
+        <v>107</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="F25" s="14" t="s">
+        <v>186</v>
+      </c>
+      <c r="G25" s="14">
+        <v>4624</v>
+      </c>
+      <c r="H25" s="14" t="s">
+        <v>187</v>
+      </c>
+      <c r="I25" s="14" t="s">
         <v>188</v>
       </c>
-      <c r="B25" s="12" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J25" s="12" t="s">
-        <v>352</v>
+        <v>44</v>
       </c>
       <c r="K25" s="14" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="L25" s="12" t="s">
-        <v>218</v>
+        <v>176</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="26" x14ac:dyDescent="0.35">
       <c r="A26" s="11" t="s">
         <v>189</v>
       </c>
       <c r="B26" s="12" t="s">
-        <v>114</v>
+        <v>163</v>
       </c>
       <c r="C26" s="7"/>
       <c r="D26" s="7"/>
-      <c r="E26" s="12" t="s">
-[...3 lines deleted...]
-        <v>193</v>
+      <c r="E26" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>214</v>
       </c>
       <c r="G26" s="14">
-        <v>4624</v>
+        <v>5830</v>
       </c>
       <c r="H26" s="14" t="s">
-        <v>194</v>
+        <v>164</v>
       </c>
       <c r="I26" s="14" t="s">
-        <v>195</v>
+        <v>165</v>
       </c>
       <c r="J26" s="12" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="K26" s="14" t="s">
-        <v>182</v>
-[...5 lines deleted...]
-    <row r="27" spans="1:12" ht="26" x14ac:dyDescent="0.35">
+        <v>215</v>
+      </c>
+      <c r="L26" s="10" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12" ht="39" x14ac:dyDescent="0.35">
       <c r="A27" s="11" t="s">
-        <v>196</v>
+        <v>190</v>
       </c>
       <c r="B27" s="12" t="s">
-        <v>170</v>
+        <v>103</v>
       </c>
       <c r="C27" s="7"/>
       <c r="D27" s="7"/>
-      <c r="E27" s="11" t="s">
-[...3 lines deleted...]
-        <v>221</v>
+      <c r="E27" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="F27" s="14" t="s">
+        <v>191</v>
       </c>
       <c r="G27" s="14">
-        <v>5830</v>
+        <v>4544</v>
       </c>
       <c r="H27" s="14" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
       <c r="I27" s="14" t="s">
-        <v>172</v>
+        <v>192</v>
       </c>
       <c r="J27" s="12" t="s">
-        <v>42</v>
+        <v>343</v>
       </c>
       <c r="K27" s="14" t="s">
-        <v>222</v>
-[...5 lines deleted...]
-    <row r="28" spans="1:12" ht="39" x14ac:dyDescent="0.35">
+        <v>185</v>
+      </c>
+      <c r="L27" s="12" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12" ht="42" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="11" t="s">
+        <v>203</v>
+      </c>
+      <c r="B28" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>205</v>
+      </c>
+      <c r="D28" s="12" t="s">
+        <v>194</v>
+      </c>
+      <c r="E28" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="F28" s="14" t="s">
+        <v>394</v>
+      </c>
+      <c r="G28" s="14">
+        <v>6336</v>
+      </c>
+      <c r="H28" s="14" t="s">
+        <v>206</v>
+      </c>
+      <c r="I28" s="14" t="s">
+        <v>207</v>
+      </c>
+      <c r="J28" s="12" t="s">
+        <v>335</v>
+      </c>
+      <c r="K28" s="14" t="s">
+        <v>395</v>
+      </c>
+      <c r="L28" s="12" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A29" s="40" t="s">
+        <v>204</v>
+      </c>
+      <c r="B29" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="C29" s="41" t="s">
+        <v>196</v>
+      </c>
+      <c r="D29" s="41" t="s">
         <v>197</v>
       </c>
-      <c r="B28" s="12" t="s">
+      <c r="E29" s="42" t="s">
+        <v>39</v>
+      </c>
+      <c r="F29" s="44" t="s">
+        <v>330</v>
+      </c>
+      <c r="G29" s="39">
+        <v>6800</v>
+      </c>
+      <c r="H29" s="39" t="s">
+        <v>199</v>
+      </c>
+      <c r="I29" s="39" t="s">
+        <v>200</v>
+      </c>
+      <c r="J29" s="41" t="s">
+        <v>337</v>
+      </c>
+      <c r="K29" s="39" t="s">
+        <v>201</v>
+      </c>
+      <c r="L29" s="41" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12" ht="30.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="40"/>
+      <c r="B30" s="12" t="s">
+        <v>198</v>
+      </c>
+      <c r="C30" s="41"/>
+      <c r="D30" s="41"/>
+      <c r="E30" s="43"/>
+      <c r="F30" s="45"/>
+      <c r="G30" s="39"/>
+      <c r="H30" s="39"/>
+      <c r="I30" s="39"/>
+      <c r="J30" s="41"/>
+      <c r="K30" s="39"/>
+      <c r="L30" s="41"/>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A31" s="5" t="s">
+        <v>229</v>
+      </c>
+      <c r="B31" s="12" t="s">
         <v>110</v>
       </c>
-      <c r="C28" s="7"/>
-[...118 lines deleted...]
-    <row r="32" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="13"/>
+      <c r="F31" s="10"/>
+      <c r="G31" s="14">
+        <v>4765</v>
+      </c>
+      <c r="H31" s="14" t="s">
+        <v>226</v>
+      </c>
+      <c r="I31" s="14" t="s">
+        <v>227</v>
+      </c>
+      <c r="J31" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="K31" s="14" t="s">
+        <v>228</v>
+      </c>
+      <c r="L31" s="12" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="32" spans="1:12" ht="39" x14ac:dyDescent="0.35">
       <c r="A32" s="5" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="B32" s="12" t="s">
-        <v>117</v>
-[...4 lines deleted...]
-      <c r="F32" s="10"/>
+        <v>108</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>378</v>
+      </c>
+      <c r="D32" s="12" t="s">
+        <v>379</v>
+      </c>
+      <c r="E32" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>240</v>
+      </c>
       <c r="G32" s="14">
-        <v>4765</v>
+        <v>7044</v>
       </c>
       <c r="H32" s="14" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="I32" s="14" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="J32" s="12" t="s">
-        <v>45</v>
+        <v>340</v>
       </c>
       <c r="K32" s="14" t="s">
-        <v>235</v>
-[...2 lines deleted...]
-        <v>153</v>
+        <v>232</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>249</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="39" x14ac:dyDescent="0.35">
       <c r="A33" s="5" t="s">
-        <v>240</v>
+        <v>246</v>
       </c>
       <c r="B33" s="12" t="s">
-        <v>115</v>
-[...11 lines deleted...]
-        <v>247</v>
+        <v>111</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="16"/>
+      <c r="E33" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="F33" s="14" t="s">
+        <v>331</v>
       </c>
       <c r="G33" s="14">
-        <v>7044</v>
+        <v>6500</v>
       </c>
       <c r="H33" s="14" t="s">
-        <v>237</v>
+        <v>142</v>
       </c>
       <c r="I33" s="14" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="J33" s="12" t="s">
-        <v>350</v>
+        <v>335</v>
       </c>
       <c r="K33" s="14" t="s">
-        <v>239</v>
-[...5 lines deleted...]
-    <row r="34" spans="1:12" ht="39" x14ac:dyDescent="0.35">
+        <v>244</v>
+      </c>
+      <c r="L33" s="12" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="34" spans="1:12" s="21" customFormat="1" ht="52" x14ac:dyDescent="0.35">
       <c r="A34" s="5" t="s">
+        <v>250</v>
+      </c>
+      <c r="B34" s="30" t="s">
+        <v>375</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>241</v>
+      </c>
+      <c r="D34" s="3" t="s">
+        <v>242</v>
+      </c>
+      <c r="E34" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="F34" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="G34" s="8">
+        <v>9763</v>
+      </c>
+      <c r="H34" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="I34" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="J34" s="5" t="s">
+        <v>339</v>
+      </c>
+      <c r="K34" s="8" t="s">
+        <v>376</v>
+      </c>
+      <c r="L34" s="5" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12" ht="39" x14ac:dyDescent="0.35">
+      <c r="A35" s="5" t="s">
+        <v>254</v>
+      </c>
+      <c r="B35" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="C35" s="12" t="s">
+        <v>251</v>
+      </c>
+      <c r="D35" s="12" t="s">
+        <v>252</v>
+      </c>
+      <c r="E35" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="G35" s="14">
+        <v>9300</v>
+      </c>
+      <c r="H35" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="I35" s="14" t="s">
         <v>253</v>
       </c>
-      <c r="B34" s="12" t="s">
-[...67 lines deleted...]
-    <row r="36" spans="1:12" ht="39" x14ac:dyDescent="0.35">
+      <c r="J35" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="K35" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="L35" s="12" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A36" s="5" t="s">
         <v>261</v>
       </c>
-      <c r="B36" s="13" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B36" s="12" t="s">
+        <v>152</v>
+      </c>
+      <c r="C36" s="16"/>
+      <c r="D36" s="16"/>
+      <c r="E36" s="13"/>
+      <c r="F36" s="10"/>
       <c r="G36" s="14">
-        <v>9300</v>
+        <v>9431</v>
       </c>
       <c r="H36" s="14" t="s">
-        <v>71</v>
+        <v>262</v>
       </c>
       <c r="I36" s="14" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="J36" s="12" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="K36" s="14" t="s">
-        <v>5</v>
+        <v>264</v>
       </c>
       <c r="L36" s="12" t="s">
-        <v>6</v>
-[...4 lines deleted...]
-        <v>268</v>
+        <v>147</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12" ht="26" x14ac:dyDescent="0.35">
+      <c r="A37" s="12" t="s">
+        <v>287</v>
       </c>
       <c r="B37" s="12" t="s">
-        <v>159</v>
-[...4 lines deleted...]
-      <c r="F37" s="10"/>
+        <v>234</v>
+      </c>
+      <c r="C37" s="12" t="s">
+        <v>288</v>
+      </c>
+      <c r="D37" s="12" t="s">
+        <v>289</v>
+      </c>
+      <c r="E37" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="F37" s="3" t="s">
+        <v>183</v>
+      </c>
       <c r="G37" s="14">
-        <v>9431</v>
+        <v>6200</v>
       </c>
       <c r="H37" s="14" t="s">
-        <v>269</v>
+        <v>209</v>
       </c>
       <c r="I37" s="14" t="s">
-        <v>270</v>
+        <v>235</v>
       </c>
       <c r="J37" s="12" t="s">
-        <v>103</v>
+        <v>335</v>
       </c>
       <c r="K37" s="14" t="s">
-        <v>271</v>
+        <v>210</v>
       </c>
       <c r="L37" s="12" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12" ht="39" x14ac:dyDescent="0.35">
+      <c r="A38" s="12" t="s">
+        <v>296</v>
+      </c>
+      <c r="B38" s="12" t="s">
+        <v>155</v>
+      </c>
+      <c r="C38" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="D38" s="12" t="s">
         <v>154</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      </c>
       <c r="E38" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F38" s="3" t="s">
-        <v>190</v>
+        <v>216</v>
       </c>
       <c r="G38" s="14">
-        <v>6200</v>
+        <v>2943</v>
       </c>
       <c r="H38" s="14" t="s">
-        <v>216</v>
+        <v>156</v>
       </c>
       <c r="I38" s="14" t="s">
-        <v>242</v>
+        <v>157</v>
       </c>
       <c r="J38" s="12" t="s">
         <v>344</v>
       </c>
       <c r="K38" s="14" t="s">
-        <v>217</v>
+        <v>305</v>
       </c>
       <c r="L38" s="12" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:12" ht="39" x14ac:dyDescent="0.35">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12" ht="26" x14ac:dyDescent="0.35">
       <c r="A39" s="12" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="B39" s="12" t="s">
-        <v>162</v>
+        <v>221</v>
       </c>
       <c r="C39" s="12" t="s">
-        <v>160</v>
+        <v>290</v>
       </c>
       <c r="D39" s="12" t="s">
-        <v>161</v>
+        <v>291</v>
       </c>
       <c r="E39" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F39" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="G39" s="14">
+        <v>9330</v>
+      </c>
+      <c r="H39" s="14" t="s">
+        <v>222</v>
+      </c>
+      <c r="I39" s="14" t="s">
         <v>223</v>
       </c>
-      <c r="G39" s="14">
-[...7 lines deleted...]
-      </c>
       <c r="J39" s="12" t="s">
-        <v>354</v>
+        <v>96</v>
       </c>
       <c r="K39" s="14" t="s">
-        <v>314</v>
+        <v>224</v>
       </c>
       <c r="L39" s="12" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:12" ht="26" x14ac:dyDescent="0.35">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="40" spans="1:12" ht="65" x14ac:dyDescent="0.35">
       <c r="A40" s="12" t="s">
-        <v>316</v>
+        <v>308</v>
       </c>
       <c r="B40" s="12" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="C40" s="12" t="s">
-        <v>297</v>
+        <v>237</v>
       </c>
       <c r="D40" s="12" t="s">
-        <v>298</v>
+        <v>238</v>
       </c>
       <c r="E40" s="11" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>39</v>
+      </c>
+      <c r="F40" s="17" t="s">
+        <v>332</v>
       </c>
       <c r="G40" s="14">
-        <v>9330</v>
+        <v>9523</v>
       </c>
       <c r="H40" s="14" t="s">
-        <v>229</v>
+        <v>239</v>
       </c>
       <c r="I40" s="14" t="s">
-        <v>230</v>
+        <v>334</v>
       </c>
       <c r="J40" s="12" t="s">
-        <v>103</v>
+        <v>339</v>
       </c>
       <c r="K40" s="14" t="s">
-        <v>231</v>
-[...5 lines deleted...]
-    <row r="41" spans="1:12" ht="65" x14ac:dyDescent="0.35">
+        <v>302</v>
+      </c>
+      <c r="L40" s="13" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="41" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A41" s="12" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="B41" s="12" t="s">
-        <v>243</v>
-[...6 lines deleted...]
-      </c>
+        <v>256</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
       <c r="E41" s="11" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>341</v>
+        <v>39</v>
+      </c>
+      <c r="F41" s="3" t="s">
+        <v>318</v>
       </c>
       <c r="G41" s="14">
-        <v>9523</v>
+        <v>7140</v>
       </c>
       <c r="H41" s="14" t="s">
-        <v>246</v>
+        <v>257</v>
       </c>
       <c r="I41" s="14" t="s">
-        <v>343</v>
+        <v>301</v>
       </c>
       <c r="J41" s="12" t="s">
-        <v>349</v>
+        <v>340</v>
       </c>
       <c r="K41" s="14" t="s">
-        <v>311</v>
-[...2 lines deleted...]
-        <v>342</v>
+        <v>258</v>
+      </c>
+      <c r="L41" s="12" t="s">
+        <v>259</v>
       </c>
     </row>
     <row r="42" spans="1:12" x14ac:dyDescent="0.35">
       <c r="A42" s="12" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="B42" s="12" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="C42" s="7"/>
       <c r="D42" s="7"/>
-      <c r="E42" s="11" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="E42" s="11"/>
+      <c r="F42" s="3"/>
       <c r="G42" s="14">
-        <v>7140</v>
+        <v>4631</v>
       </c>
       <c r="H42" s="14" t="s">
-        <v>264</v>
+        <v>268</v>
       </c>
       <c r="I42" s="14" t="s">
-        <v>310</v>
+        <v>269</v>
       </c>
       <c r="J42" s="12" t="s">
-        <v>350</v>
+        <v>44</v>
       </c>
       <c r="K42" s="14" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="L42" s="12" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:12" x14ac:dyDescent="0.35">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12" ht="65" x14ac:dyDescent="0.35">
       <c r="A43" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="B43" s="12" t="s">
+        <v>272</v>
+      </c>
+      <c r="C43" s="12" t="s">
+        <v>273</v>
+      </c>
+      <c r="D43" s="12" t="s">
+        <v>357</v>
+      </c>
+      <c r="E43" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="F43" s="3" t="s">
         <v>319</v>
       </c>
-      <c r="B43" s="12" t="s">
+      <c r="G43" s="14">
+        <v>9124</v>
+      </c>
+      <c r="H43" s="14" t="s">
         <v>274</v>
       </c>
-      <c r="C43" s="7"/>
-[...6 lines deleted...]
-      <c r="H43" s="14" t="s">
+      <c r="I43" s="14" t="s">
         <v>275</v>
       </c>
-      <c r="I43" s="14" t="s">
+      <c r="J43" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="K43" s="14" t="s">
         <v>276</v>
       </c>
-      <c r="J43" s="12" t="s">
-[...2 lines deleted...]
-      <c r="K43" s="14" t="s">
+      <c r="L43" s="12" t="s">
         <v>277</v>
       </c>
-      <c r="L43" s="12" t="s">
+    </row>
+    <row r="44" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A44" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="B44" s="12" t="s">
         <v>278</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B44" s="12" t="s">
+      <c r="C44" s="12" t="s">
         <v>279</v>
       </c>
-      <c r="C44" s="12" t="s">
+      <c r="D44" s="12" t="s">
         <v>280</v>
       </c>
-      <c r="D44" s="12" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E44" s="11"/>
+      <c r="F44" s="3"/>
       <c r="G44" s="14">
-        <v>9124</v>
+        <v>3860</v>
       </c>
       <c r="H44" s="14" t="s">
         <v>281</v>
       </c>
       <c r="I44" s="14" t="s">
         <v>282</v>
       </c>
       <c r="J44" s="12" t="s">
-        <v>103</v>
+        <v>42</v>
       </c>
       <c r="K44" s="14" t="s">
         <v>283</v>
       </c>
       <c r="L44" s="12" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="45" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:12" ht="26" x14ac:dyDescent="0.35">
       <c r="A45" s="12" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="B45" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="C45" s="9"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>316</v>
+      </c>
+      <c r="G45" s="14">
+        <v>7020</v>
+      </c>
+      <c r="H45" s="14" t="s">
+        <v>298</v>
+      </c>
+      <c r="I45" s="14" t="s">
+        <v>299</v>
+      </c>
+      <c r="J45" s="12" t="s">
+        <v>340</v>
+      </c>
+      <c r="K45" s="14" t="s">
+        <v>303</v>
+      </c>
+      <c r="L45" s="13" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="46" spans="1:12" ht="52" x14ac:dyDescent="0.35">
+      <c r="A46" s="12" t="s">
+        <v>314</v>
+      </c>
+      <c r="B46" s="12" t="s">
         <v>285</v>
-      </c>
-[...32 lines deleted...]
-        <v>306</v>
       </c>
       <c r="C46" s="9"/>
       <c r="D46" s="7"/>
       <c r="E46" s="11" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F46" s="3" t="s">
+        <v>315</v>
+      </c>
+      <c r="G46" s="14">
+        <v>6449</v>
+      </c>
+      <c r="H46" s="14" t="s">
+        <v>300</v>
+      </c>
+      <c r="I46" s="14" t="s">
+        <v>392</v>
+      </c>
+      <c r="J46" s="12" t="s">
+        <v>335</v>
+      </c>
+      <c r="K46" s="14" t="s">
+        <v>304</v>
+      </c>
+      <c r="L46" s="12" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="47" spans="1:12" x14ac:dyDescent="0.35">
+      <c r="A47" s="11" t="s">
+        <v>320</v>
+      </c>
+      <c r="B47" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="C47" s="12" t="s">
+        <v>321</v>
+      </c>
+      <c r="D47" s="12" t="s">
+        <v>322</v>
+      </c>
+      <c r="E47" s="18"/>
+      <c r="F47" s="19"/>
+      <c r="G47" s="14">
+        <v>4405</v>
+      </c>
+      <c r="H47" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="I47" s="14" t="s">
+        <v>323</v>
+      </c>
+      <c r="J47" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="K47" s="14" t="s">
+        <v>324</v>
+      </c>
+      <c r="L47" s="12" t="s">
         <v>325</v>
       </c>
-      <c r="G46" s="14">
-[...14 lines deleted...]
-      <c r="L46" s="13" t="s">
+    </row>
+    <row r="48" spans="1:12" ht="26" x14ac:dyDescent="0.35">
+      <c r="A48" s="11" t="s">
+        <v>346</v>
+      </c>
+      <c r="B48" s="13" t="s">
         <v>326</v>
       </c>
-    </row>
-[...73 lines deleted...]
-        <v>335</v>
+      <c r="C48" s="9"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F48" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="G48" s="13">
+        <v>3521</v>
+      </c>
+      <c r="H48" s="13" t="s">
+        <v>67</v>
+      </c>
+      <c r="I48" s="13" t="s">
+        <v>347</v>
+      </c>
+      <c r="J48" s="13" t="s">
+        <v>42</v>
+      </c>
+      <c r="K48" s="10" t="s">
+        <v>348</v>
+      </c>
+      <c r="L48" s="13" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="49" spans="1:12" ht="41.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="25" t="s">
+        <v>370</v>
+      </c>
+      <c r="B49" s="28" t="s">
+        <v>371</v>
       </c>
       <c r="C49" s="9"/>
       <c r="D49" s="7"/>
-      <c r="E49" s="13" t="s">
-[...17 lines deleted...]
-      <c r="K49" s="10" t="s">
+      <c r="E49" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="F49" s="27" t="s">
+        <v>191</v>
+      </c>
+      <c r="G49" s="28">
+        <v>4400</v>
+      </c>
+      <c r="H49" s="28" t="s">
+        <v>73</v>
+      </c>
+      <c r="I49" s="28" t="s">
+        <v>372</v>
+      </c>
+      <c r="J49" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="K49" s="27" t="s">
+        <v>373</v>
+      </c>
+      <c r="L49" s="28" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12" s="29" customFormat="1" ht="52" x14ac:dyDescent="0.35">
+      <c r="A50" s="22" t="s">
         <v>358</v>
       </c>
-      <c r="L49" s="13" t="s">
+      <c r="B50" s="22" t="s">
         <v>359</v>
       </c>
-    </row>
-[...27 lines deleted...]
-      <c r="K50" s="27" t="s">
+      <c r="C50" s="24" t="s">
+        <v>369</v>
+      </c>
+      <c r="D50" s="23" t="s">
+        <v>360</v>
+      </c>
+      <c r="E50" s="23" t="s">
+        <v>361</v>
+      </c>
+      <c r="F50" s="24" t="s">
+        <v>362</v>
+      </c>
+      <c r="G50" s="23">
+        <v>8360</v>
+      </c>
+      <c r="H50" s="23" t="s">
+        <v>172</v>
+      </c>
+      <c r="I50" s="24" t="s">
+        <v>363</v>
+      </c>
+      <c r="J50" s="23" t="s">
+        <v>342</v>
+      </c>
+      <c r="K50" s="24" t="s">
+        <v>367</v>
+      </c>
+      <c r="L50" s="4" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12" s="33" customFormat="1" ht="26" x14ac:dyDescent="0.35">
+      <c r="A51" s="5" t="s">
         <v>383</v>
       </c>
-      <c r="L50" s="28" t="s">
+      <c r="B51" s="5" t="s">
         <v>384</v>
       </c>
-    </row>
-[...48 lines deleted...]
-      <c r="D52" s="5" t="s">
+      <c r="C51" s="5" t="s">
+        <v>385</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>386</v>
+      </c>
+      <c r="E51" s="5" t="s">
+        <v>39</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="G51" s="5">
+        <v>5741</v>
+      </c>
+      <c r="H51" s="5" t="s">
+        <v>387</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>388</v>
+      </c>
+      <c r="J51" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="K51" s="5" t="s">
+        <v>389</v>
+      </c>
+      <c r="L51" s="34" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="52" spans="1:12" ht="29" x14ac:dyDescent="0.35">
+      <c r="A52" s="36" t="s">
         <v>396</v>
       </c>
-      <c r="E52" s="5" t="s">
-        <v>40</v>
+      <c r="B52" s="37" t="s">
+        <v>403</v>
+      </c>
+      <c r="C52" s="36" t="s">
+        <v>397</v>
+      </c>
+      <c r="D52" s="36" t="s">
+        <v>398</v>
+      </c>
+      <c r="E52" s="36" t="s">
+        <v>39</v>
       </c>
       <c r="F52" s="3" t="s">
-        <v>190</v>
-[...13 lines deleted...]
-      <c r="K52" s="5" t="s">
+        <v>183</v>
+      </c>
+      <c r="G52" s="36">
+        <v>2900</v>
+      </c>
+      <c r="H52" s="36" t="s">
         <v>399</v>
       </c>
-      <c r="L52" s="34" t="s">
+      <c r="I52" s="36" t="s">
         <v>400</v>
+      </c>
+      <c r="J52" s="36" t="s">
+        <v>344</v>
+      </c>
+      <c r="K52" s="36" t="s">
+        <v>402</v>
+      </c>
+      <c r="L52" s="38" t="s">
+        <v>401</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="29" x14ac:dyDescent="0.35">
       <c r="A53" s="36" t="s">
+        <v>405</v>
+      </c>
+      <c r="B53" s="36" t="s">
         <v>406</v>
       </c>
-      <c r="B53" s="37" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="C53" s="9"/>
+      <c r="D53" s="7"/>
       <c r="E53" s="36" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>190</v>
+        <v>39</v>
+      </c>
+      <c r="F53" s="37" t="s">
+        <v>183</v>
       </c>
       <c r="G53" s="36">
-        <v>2900</v>
+        <v>6131</v>
       </c>
       <c r="H53" s="36" t="s">
         <v>409</v>
       </c>
       <c r="I53" s="36" t="s">
         <v>410</v>
       </c>
       <c r="J53" s="36" t="s">
-        <v>354</v>
+        <v>335</v>
       </c>
       <c r="K53" s="36" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="L53" s="38" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="22">
-    <mergeCell ref="G30:G31"/>
-[...20 lines deleted...]
-    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="G15:G16"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="C15:C16"/>
+    <mergeCell ref="D15:D16"/>
+    <mergeCell ref="E15:E16"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="H15:H16"/>
+    <mergeCell ref="I15:I16"/>
+    <mergeCell ref="J15:J16"/>
+    <mergeCell ref="K15:K16"/>
+    <mergeCell ref="L15:L16"/>
+    <mergeCell ref="H29:H30"/>
+    <mergeCell ref="I29:I30"/>
+    <mergeCell ref="J29:J30"/>
+    <mergeCell ref="K29:K30"/>
+    <mergeCell ref="L29:L30"/>
+    <mergeCell ref="G29:G30"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="C29:C30"/>
+    <mergeCell ref="D29:D30"/>
+    <mergeCell ref="E29:E30"/>
+    <mergeCell ref="F29:F30"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="L9" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="L8" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="L3" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="L6" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
-    <hyperlink ref="L8" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
-[...10 lines deleted...]
-    <hyperlink ref="L53" r:id="rId15" xr:uid="{E72F766F-73BE-486C-AF47-1B702FBCF701}"/>
+    <hyperlink ref="L12" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000004000000}"/>
+    <hyperlink ref="L2" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000005000000}"/>
+    <hyperlink ref="L13" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000006000000}"/>
+    <hyperlink ref="L11" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000007000000}"/>
+    <hyperlink ref="L9" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000008000000}"/>
+    <hyperlink ref="L4" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000009000000}"/>
+    <hyperlink ref="L7" r:id="rId10" display="agroszuportkft.borsod@gmail.hu" xr:uid="{00000000-0004-0000-0000-00000A000000}"/>
+    <hyperlink ref="L50" r:id="rId11" xr:uid="{5D020AFB-255D-4A54-82F9-B8254E5C34AF}"/>
+    <hyperlink ref="L32" r:id="rId12" xr:uid="{A4066BF2-F904-4AAA-85BD-0AF714DE0F4E}"/>
+    <hyperlink ref="L51" r:id="rId13" xr:uid="{A59E74B9-C589-4AA7-839C-551FDE5B8D19}"/>
+    <hyperlink ref="L52" r:id="rId14" xr:uid="{E72F766F-73BE-486C-AF47-1B702FBCF701}"/>
+    <hyperlink ref="L53" r:id="rId15" xr:uid="{E420D649-8FAF-422C-975A-6D6E4781645A}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="54" orientation="landscape" r:id="rId16"/>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="31" max="16383" man="1"/>
+    <brk id="30" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Munkalapok</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Névvel ellátott tartományok</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>2026. február 10.-i állapot</vt:lpstr>
-      <vt:lpstr>'2026. február 10.-i állapot'!Nyomtatási_terület</vt:lpstr>
+      <vt:lpstr>2026. június 10.-i állapot</vt:lpstr>
+      <vt:lpstr>'2026. június 10.-i állapot'!Nyomtatási_terület</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rónai Anna Klára</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>