--- v0 (2026-03-09)
+++ v1 (2026-08-08)
@@ -2,71 +2,71 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20417"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\horvath-szulimanz\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\gulyaszo\Desktop\Doksik_2021_05_11_től\Permetező_drónok\Növényvédelmi_drónpilóta_képzés\Növényvédelmi drónpilóta nyilvántartás\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{39C4B60D-8707-442A-98FF-BBC7D2A016F3}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E3D8F477-05C7-49AA-93DA-A2F7F944E256}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="6350" xr2:uid="{74426EAC-22FE-46A0-B8EB-91E9CAA16D8E}"/>
   </bookViews>
   <sheets>
     <sheet name="Növényvédelmi drónpilóta nyilvt" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1447" uniqueCount="1430">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1716" uniqueCount="1681">
   <si>
     <t>1.</t>
   </si>
   <si>
     <t>2.</t>
   </si>
   <si>
     <t>Név</t>
   </si>
   <si>
     <t>FELIR azonosító</t>
   </si>
   <si>
     <t>Tevékenység azonosító</t>
   </si>
   <si>
     <t>Nyilvántartásba vétel időpontja</t>
   </si>
   <si>
     <t>Nyilvántartásból való törlés időpontja</t>
   </si>
   <si>
     <t>Sor-szám</t>
   </si>
   <si>
@@ -2592,1770 +2592,2523 @@
   <si>
     <t>5000 Szolnok, Seregély utca 34.</t>
   </si>
   <si>
     <t>AB4340125</t>
   </si>
   <si>
     <t>NEBIH1070898553</t>
   </si>
   <si>
     <t>Mezei László</t>
   </si>
   <si>
     <t>4220 Hajdúböszörmény, Kemény János körút 72.</t>
   </si>
   <si>
     <t>AA2721473</t>
   </si>
   <si>
     <t>NEBIH1070898586</t>
   </si>
   <si>
     <t>171.</t>
   </si>
   <si>
+    <t>4130 Derecske, Bacsó Béla utca 12.</t>
+  </si>
+  <si>
+    <t>AB3759476</t>
+  </si>
+  <si>
+    <t>NEBIH1071037054</t>
+  </si>
+  <si>
+    <t>172.</t>
+  </si>
+  <si>
+    <t>Ilovszki-Horváth Zsolt Hunor</t>
+  </si>
+  <si>
+    <t>1141 Budapest, Cserebogár utca 51.</t>
+  </si>
+  <si>
+    <t>AB4219995</t>
+  </si>
+  <si>
+    <t>NEBIH1071037335</t>
+  </si>
+  <si>
+    <t>173.</t>
+  </si>
+  <si>
+    <t>Bognár Attila</t>
+  </si>
+  <si>
+    <t>1142 Budapest, Kacsóh Pongrác út 101. 3. emelet 12. ajtó</t>
+  </si>
+  <si>
+    <t>AB4337840</t>
+  </si>
+  <si>
+    <t>NEBIH1071059722</t>
+  </si>
+  <si>
+    <t>174.</t>
+  </si>
+  <si>
+    <t>175.</t>
+  </si>
+  <si>
+    <t>176.</t>
+  </si>
+  <si>
+    <t>177.</t>
+  </si>
+  <si>
+    <t>Balog László Csaba</t>
+  </si>
+  <si>
+    <t>6723 Szeged, Űrhajós utca 10. B lépcsőház 3. emelet 11. ajtó</t>
+  </si>
+  <si>
+    <t>AB4418749</t>
+  </si>
+  <si>
+    <t>NEBIH1071092381</t>
+  </si>
+  <si>
+    <t>Péterfai Gábor</t>
+  </si>
+  <si>
+    <t>7631 Pécs, Kispostavölgyi út 103.</t>
+  </si>
+  <si>
+    <t>AB0875775</t>
+  </si>
+  <si>
+    <t>NEBIH1071091795</t>
+  </si>
+  <si>
+    <t>Farkas Jakab</t>
+  </si>
+  <si>
+    <t>6772 Deszk, Május 1. utca 48.</t>
+  </si>
+  <si>
+    <t>AA3557763</t>
+  </si>
+  <si>
+    <t>NEBIH1071091199</t>
+  </si>
+  <si>
+    <t>Bencsik Norbert</t>
+  </si>
+  <si>
+    <t>8724 Inke, Kanizsai utca 7.</t>
+  </si>
+  <si>
+    <t>NEBIH1071091100</t>
+  </si>
+  <si>
+    <t>AA5602160</t>
+  </si>
+  <si>
+    <t>178.</t>
+  </si>
+  <si>
+    <t>Kerekes Zoltán Erik</t>
+  </si>
+  <si>
+    <t>2049 Diósd, Határ utca 7.</t>
+  </si>
+  <si>
+    <t>AB4484359</t>
+  </si>
+  <si>
+    <t>NEBIH1071148417</t>
+  </si>
+  <si>
+    <t>179.</t>
+  </si>
+  <si>
+    <t>Butti Balázs</t>
+  </si>
+  <si>
+    <t>8900 Zalaegerszeg, Kinizsi Pál utca 95-97. A lph. 2. em. 7. ajtó</t>
+  </si>
+  <si>
+    <t>AB4423824</t>
+  </si>
+  <si>
+    <t>NEBIH1071158104</t>
+  </si>
+  <si>
+    <t>180.</t>
+  </si>
+  <si>
+    <t>181.</t>
+  </si>
+  <si>
+    <t>182.</t>
+  </si>
+  <si>
+    <t>183.</t>
+  </si>
+  <si>
+    <t>Nagy Krisztián</t>
+  </si>
+  <si>
+    <t>4211 Ebes, Rózsa utca 15.</t>
+  </si>
+  <si>
+    <t>AA1429444</t>
+  </si>
+  <si>
+    <t>NEBIH1071201585</t>
+  </si>
+  <si>
+    <t>Orbán Gábor</t>
+  </si>
+  <si>
+    <t>1142 Budapest, Erzsébet királyné útja 50. 1. emelet 5. ajtó</t>
+  </si>
+  <si>
+    <t>AB4510630</t>
+  </si>
+  <si>
+    <t>NEBIH1071201608</t>
+  </si>
+  <si>
+    <t>Pillér Csongor Bence</t>
+  </si>
+  <si>
+    <t>8511 Pápa, Laki út 24. C épület 2. ajtó</t>
+  </si>
+  <si>
+    <t>AB0086308</t>
+  </si>
+  <si>
+    <t>NEBIH1071201619</t>
+  </si>
+  <si>
+    <t>Zsuponics Márk</t>
+  </si>
+  <si>
+    <t>8500 Pápa, Martonfalvay utca 1.</t>
+  </si>
+  <si>
+    <t>AB4236837</t>
+  </si>
+  <si>
+    <t>NEBIH1071201631</t>
+  </si>
+  <si>
+    <t>184.</t>
+  </si>
+  <si>
+    <t>Dezső Dániel</t>
+  </si>
+  <si>
+    <t>8857 Nemespátró, Dózsa György utca 6/A</t>
+  </si>
+  <si>
+    <t>AA8808778</t>
+  </si>
+  <si>
+    <t>NEBIH1071303702</t>
+  </si>
+  <si>
+    <t>185.</t>
+  </si>
+  <si>
+    <t>Kovács Károly</t>
+  </si>
+  <si>
+    <t>6900 Makó, Ószegedi út 3.</t>
+  </si>
+  <si>
+    <t>AA1647929</t>
+  </si>
+  <si>
+    <t>NEBIH1071335336</t>
+  </si>
+  <si>
+    <t>186.</t>
+  </si>
+  <si>
+    <t>Holecz Zoltán</t>
+  </si>
+  <si>
+    <t>5666 Medgyesegyháza, Rákóczi utca 6.</t>
+  </si>
+  <si>
+    <t>AB2881246</t>
+  </si>
+  <si>
+    <t>NEBIH1071383407</t>
+  </si>
+  <si>
+    <t>187.</t>
+  </si>
+  <si>
+    <t>Sövér Zoltán</t>
+  </si>
+  <si>
+    <t>1202 Budapest, Kossuthfalva utca 5/a</t>
+  </si>
+  <si>
+    <t>AB4610170</t>
+  </si>
+  <si>
+    <t>NEBIH1071388570</t>
+  </si>
+  <si>
+    <t>Bregyán Péter</t>
+  </si>
+  <si>
+    <t>188.</t>
+  </si>
+  <si>
+    <t>5400 Mezőtúr, Jelinek Károly utca 7/A</t>
+  </si>
+  <si>
+    <t>AA5963924</t>
+  </si>
+  <si>
+    <t>NEBIH1071414794</t>
+  </si>
+  <si>
+    <t>Szabó Szilárd</t>
+  </si>
+  <si>
+    <t>189.</t>
+  </si>
+  <si>
+    <t>AA1341537</t>
+  </si>
+  <si>
+    <t>4822 Nyírparasznya, Rákóczi Ferenc utca 31.</t>
+  </si>
+  <si>
+    <t>NEBIH1071414817</t>
+  </si>
+  <si>
+    <t>Jósvai Csongor</t>
+  </si>
+  <si>
+    <t>190.</t>
+  </si>
+  <si>
+    <t>3300 Eger, Babocsay Sándor utca 12. FSZ. 1. ajtó</t>
+  </si>
+  <si>
+    <t>AB4529663</t>
+  </si>
+  <si>
+    <t>NEBIH1071414851</t>
+  </si>
+  <si>
+    <t>Bakonyi Zsolt Ferenc</t>
+  </si>
+  <si>
+    <t>191.</t>
+  </si>
+  <si>
+    <t>1222 Budapest, Komló utca 5/C</t>
+  </si>
+  <si>
+    <t>AB4418255</t>
+  </si>
+  <si>
+    <t>NEBIH1071414941</t>
+  </si>
+  <si>
+    <t>192.</t>
+  </si>
+  <si>
+    <t>Mayer János</t>
+  </si>
+  <si>
+    <t>2461 Tárnok, Testvériség utca 13.</t>
+  </si>
+  <si>
+    <t>AB3609379</t>
+  </si>
+  <si>
+    <t>NEBIH1071421994</t>
+  </si>
+  <si>
+    <t>193.</t>
+  </si>
+  <si>
+    <t>Nagy Péter</t>
+  </si>
+  <si>
+    <t>6320 Solt, Tél utca 4.</t>
+  </si>
+  <si>
+    <t>AB4505342</t>
+  </si>
+  <si>
+    <t>NEBIH1071422018</t>
+  </si>
+  <si>
+    <t>194.</t>
+  </si>
+  <si>
+    <t>Győri Péter</t>
+  </si>
+  <si>
+    <t>3434 Mályi, Bem József utca 59.</t>
+  </si>
+  <si>
+    <t>AB3738439</t>
+  </si>
+  <si>
+    <t>NEBIH1071422197</t>
+  </si>
+  <si>
+    <t>195.</t>
+  </si>
+  <si>
+    <t>196.</t>
+  </si>
+  <si>
+    <t>197.</t>
+  </si>
+  <si>
+    <t>Asztalos István</t>
+  </si>
+  <si>
+    <t>4078 Debrecen, Kincs utca 1.</t>
+  </si>
+  <si>
+    <t>AA6507222</t>
+  </si>
+  <si>
+    <t>NEBIH1071434189</t>
+  </si>
+  <si>
+    <t>Czellahó Ádám</t>
+  </si>
+  <si>
+    <t>2646 Drégelypalánk, Fő út 164.</t>
+  </si>
+  <si>
+    <t>AB2847439</t>
+  </si>
+  <si>
+    <t>NEBIH1071434190</t>
+  </si>
+  <si>
+    <t>Szilágyi Gergely László</t>
+  </si>
+  <si>
+    <t>4400 Nyíregyháza, Kossuth Lajos utca 8/a 2. emelet 9. ajtó</t>
+  </si>
+  <si>
+    <t>AB4504532</t>
+  </si>
+  <si>
+    <t>NEBIH1071434213</t>
+  </si>
+  <si>
+    <t>198.</t>
+  </si>
+  <si>
+    <t>Bellovics Zsolt</t>
+  </si>
+  <si>
+    <t>9200 Mosonmagyaróvár, Magyar utca 17 - 21. B lph. 1. em. 12. a.</t>
+  </si>
+  <si>
+    <t>AB4515017</t>
+  </si>
+  <si>
+    <t>NEBIH1071438093</t>
+  </si>
+  <si>
+    <t>199.</t>
+  </si>
+  <si>
+    <t>200.</t>
+  </si>
+  <si>
+    <t>Pál Attila István</t>
+  </si>
+  <si>
+    <t>7400 Kaposvár, Petőfi utca 31. 1. emelet 2. ajtó</t>
+  </si>
+  <si>
+    <t>AA7392450</t>
+  </si>
+  <si>
+    <t>NEBIH1071469659</t>
+  </si>
+  <si>
+    <t>Pálfi Ákos</t>
+  </si>
+  <si>
+    <t>7025 Bölcske, Molnár Gábor utca 1.</t>
+  </si>
+  <si>
+    <t>AA9516359</t>
+  </si>
+  <si>
+    <t>NEBIH1071474408</t>
+  </si>
+  <si>
+    <t>201.</t>
+  </si>
+  <si>
+    <t>Forrai Dusán</t>
+  </si>
+  <si>
+    <t>6500 Baja, Herceg Ferenc utca 7.</t>
+  </si>
+  <si>
+    <t>AA5684610</t>
+  </si>
+  <si>
+    <t>NEBIH1071490956</t>
+  </si>
+  <si>
+    <t>202.</t>
+  </si>
+  <si>
+    <t>Pári Vilmos</t>
+  </si>
+  <si>
+    <t>3291 Vámosgyörk, Ifjúság út 10.</t>
+  </si>
+  <si>
+    <t>AB2947957</t>
+  </si>
+  <si>
+    <t>NEBIH1071500172</t>
+  </si>
+  <si>
+    <t>203.</t>
+  </si>
+  <si>
+    <t>Mikita András</t>
+  </si>
+  <si>
+    <t>3712 Sajóvámos, Petőfi utca 4.</t>
+  </si>
+  <si>
+    <t>AB4551310</t>
+  </si>
+  <si>
+    <t>NEBIH1071549917</t>
+  </si>
+  <si>
+    <t>204.</t>
+  </si>
+  <si>
+    <t>Bányai János</t>
+  </si>
+  <si>
+    <t>7150 Bonyhád, Sándor utca 18/B</t>
+  </si>
+  <si>
+    <t>AB2745481</t>
+  </si>
+  <si>
+    <t>NEBIH1071549973</t>
+  </si>
+  <si>
+    <t>205.</t>
+  </si>
+  <si>
+    <t>Balog Ádám</t>
+  </si>
+  <si>
+    <t>5630 Békés, Tanya X tanya 8983/1</t>
+  </si>
+  <si>
+    <t>AB4384404</t>
+  </si>
+  <si>
+    <t>NEBIH1071550324</t>
+  </si>
+  <si>
+    <t>206.</t>
+  </si>
+  <si>
+    <t>Sági Ferenc</t>
+  </si>
+  <si>
+    <t>2700 Cegléd, Csuhé utca 6.</t>
+  </si>
+  <si>
+    <t>AA1369526</t>
+  </si>
+  <si>
+    <t>NEBIH1071551707</t>
+  </si>
+  <si>
+    <t>207.</t>
+  </si>
+  <si>
+    <t>Tóth Dániel</t>
+  </si>
+  <si>
+    <t>6200 Kiskőrös, Vörösmarty Mihály utca 10.</t>
+  </si>
+  <si>
+    <t>AB4333150</t>
+  </si>
+  <si>
+    <t>NEBIH1071551763</t>
+  </si>
+  <si>
+    <t>208.</t>
+  </si>
+  <si>
+    <t>Balog Bence</t>
+  </si>
+  <si>
+    <t>5630 Békés, Nyár utca 13.</t>
+  </si>
+  <si>
+    <t>AA2341954</t>
+  </si>
+  <si>
+    <t>NEBIH1071598393</t>
+  </si>
+  <si>
+    <t>209.</t>
+  </si>
+  <si>
+    <t>Deák Gergely</t>
+  </si>
+  <si>
+    <t>2319 Szigetújfalu, Óvoda köz 1/A</t>
+  </si>
+  <si>
+    <t>AB4573167</t>
+  </si>
+  <si>
+    <t>NEBIH1071704550</t>
+  </si>
+  <si>
+    <t>210.</t>
+  </si>
+  <si>
+    <t>Makra Máté</t>
+  </si>
+  <si>
+    <t>8372 Cserszegtomaj, Hajdu utca 30.</t>
+  </si>
+  <si>
+    <t>AB2523867</t>
+  </si>
+  <si>
+    <t>NEBIH1071706114</t>
+  </si>
+  <si>
+    <t>211.</t>
+  </si>
+  <si>
+    <t>Farkas Bence</t>
+  </si>
+  <si>
+    <t>1165 Budapest, Hunyadvár utca 22. 2. emelet 5. ajtó</t>
+  </si>
+  <si>
+    <t>AB1909314</t>
+  </si>
+  <si>
+    <t>NEBIH1071717295</t>
+  </si>
+  <si>
+    <t>Balázs Klára</t>
+  </si>
+  <si>
+    <t>212.</t>
+  </si>
+  <si>
+    <t>6726 Szeged, Töltés utca 57/B</t>
+  </si>
+  <si>
+    <t>AB2620494</t>
+  </si>
+  <si>
+    <t>NEBIH1071717509</t>
+  </si>
+  <si>
+    <t>213.</t>
+  </si>
+  <si>
+    <t>Fekete Péter</t>
+  </si>
+  <si>
+    <t>214.</t>
+  </si>
+  <si>
+    <t>Rácz József</t>
+  </si>
+  <si>
+    <t>8248 Nemesvámos, Szomolya utca 5.</t>
+  </si>
+  <si>
+    <t>AB3542847</t>
+  </si>
+  <si>
+    <t>NEBIH1071757491</t>
+  </si>
+  <si>
+    <t>4372 Nyírbéltek, Vasvári Pál utca 13/a</t>
+  </si>
+  <si>
+    <t>AB4262634</t>
+  </si>
+  <si>
+    <t>NEBIH1071757581</t>
+  </si>
+  <si>
+    <t>215.</t>
+  </si>
+  <si>
+    <t>Markó Henrik</t>
+  </si>
+  <si>
+    <t>6326 Harta, Arany János utca 139.</t>
+  </si>
+  <si>
+    <t>AB4407668</t>
+  </si>
+  <si>
+    <t>NEBIH1071766626</t>
+  </si>
+  <si>
+    <t>216.</t>
+  </si>
+  <si>
+    <t>Leicht Balázs</t>
+  </si>
+  <si>
+    <t>1119 Budapest, Rátz László utca 25/B FSZ emelet 1. ajtó</t>
+  </si>
+  <si>
+    <t>AB4546066</t>
+  </si>
+  <si>
+    <t>NEBIH1071787214</t>
+  </si>
+  <si>
+    <t>217.</t>
+  </si>
+  <si>
+    <t>218.</t>
+  </si>
+  <si>
+    <t>219.</t>
+  </si>
+  <si>
+    <t>Fekete Barnabás</t>
+  </si>
+  <si>
+    <t>8619 Pusztaszemes, Petőfi Sándor utca 23.</t>
+  </si>
+  <si>
+    <t>AB4597646</t>
+  </si>
+  <si>
+    <t>NEBIH1071838491</t>
+  </si>
+  <si>
+    <t>Hajas Dániel</t>
+  </si>
+  <si>
+    <t>7561 Nagybajom, Zrínyi utca 13/a</t>
+  </si>
+  <si>
+    <t>AB4584800</t>
+  </si>
+  <si>
+    <t>NEBIH1071838547</t>
+  </si>
+  <si>
+    <t>Szabó Máté Bence</t>
+  </si>
+  <si>
+    <t>5920 Csorvás, Hunyadi János utca 87.</t>
+  </si>
+  <si>
+    <t>AA9094710</t>
+  </si>
+  <si>
+    <t>NEBIH1071838514</t>
+  </si>
+  <si>
+    <t>220.</t>
+  </si>
+  <si>
+    <t>Helstáb György</t>
+  </si>
+  <si>
+    <t>7628 Pécs, Szabó István utca 19/4</t>
+  </si>
+  <si>
+    <t>AB0573657</t>
+  </si>
+  <si>
+    <t>NEBIH1071856873</t>
+  </si>
+  <si>
+    <t>221.</t>
+  </si>
+  <si>
+    <t>Rácz Ferenc</t>
+  </si>
+  <si>
+    <t>2040 Budaörs, Szellő utca 9/A</t>
+  </si>
+  <si>
+    <t>AA6511249</t>
+  </si>
+  <si>
+    <t>NEBIH1071926062</t>
+  </si>
+  <si>
+    <t>222.</t>
+  </si>
+  <si>
+    <t>Németh Róbert</t>
+  </si>
+  <si>
+    <t>8000 Székesfehérvár, Fiskális út 107.</t>
+  </si>
+  <si>
+    <t>AB4553862</t>
+  </si>
+  <si>
+    <t>NEBIH1071997453</t>
+  </si>
+  <si>
+    <t>224.</t>
+  </si>
+  <si>
+    <t>223.</t>
+  </si>
+  <si>
+    <t>Ari Péter</t>
+  </si>
+  <si>
+    <t>Ékes Krisztián</t>
+  </si>
+  <si>
+    <t>8000 Székesfehérvár, Lomnici utca 74/A</t>
+  </si>
+  <si>
+    <t>AB0240120</t>
+  </si>
+  <si>
+    <t>5820 Mezőhegyes, Akácfa utca 7.</t>
+  </si>
+  <si>
+    <t>AA3440067</t>
+  </si>
+  <si>
+    <t>NEBIH1072012137</t>
+  </si>
+  <si>
+    <t>NEBIH1072012171</t>
+  </si>
+  <si>
+    <t>225.</t>
+  </si>
+  <si>
+    <t>Nagy Gyula</t>
+  </si>
+  <si>
+    <t>8660 Tab, Dózsa György utca 98</t>
+  </si>
+  <si>
+    <t>AB4446290</t>
+  </si>
+  <si>
+    <t>NEBIH1072015747</t>
+  </si>
+  <si>
+    <t>226.</t>
+  </si>
+  <si>
+    <t>Erdődi Csaba</t>
+  </si>
+  <si>
+    <t>7526 Csököly, Dózsa utca 23.</t>
+  </si>
+  <si>
+    <t>AB4205866</t>
+  </si>
+  <si>
+    <t>NEBIH1072073752</t>
+  </si>
+  <si>
+    <t>Pozsonyi István</t>
+  </si>
+  <si>
+    <t>227.</t>
+  </si>
+  <si>
+    <t>5820 Mezőhegyes, Dózsa György utca 17.</t>
+  </si>
+  <si>
+    <t>AA2114918</t>
+  </si>
+  <si>
+    <t>NEBIH1072073921</t>
+  </si>
+  <si>
+    <t>228.</t>
+  </si>
+  <si>
+    <t>Asbóth Péter Sándor</t>
+  </si>
+  <si>
+    <t>9600 Sárvár, Csokonai utca 43.</t>
+  </si>
+  <si>
+    <t>AB3563873</t>
+  </si>
+  <si>
+    <t>NEBIH1072075967</t>
+  </si>
+  <si>
+    <t>229.</t>
+  </si>
+  <si>
+    <t>Miklós Csaba</t>
+  </si>
+  <si>
+    <t>8060 Mór, Ezerjó utca 1.</t>
+  </si>
+  <si>
+    <t>AA6135500</t>
+  </si>
+  <si>
+    <t>NEBIH1072081908</t>
+  </si>
+  <si>
+    <t>230.</t>
+  </si>
+  <si>
+    <t>Bognár István</t>
+  </si>
+  <si>
+    <t>2600 Vác, Törökhegyi út 11 - 13.</t>
+  </si>
+  <si>
+    <t>AB4586396</t>
+  </si>
+  <si>
+    <t>NEBIH1072082099</t>
+  </si>
+  <si>
+    <t>231.</t>
+  </si>
+  <si>
+    <t>Rácz Béla</t>
+  </si>
+  <si>
+    <t>3373 Besenyőtelek, Bajcsy-Zsilinszky utca 45/A</t>
+  </si>
+  <si>
+    <t>AB2148860</t>
+  </si>
+  <si>
+    <t>NEBIH1072082695</t>
+  </si>
+  <si>
+    <t>232.</t>
+  </si>
+  <si>
+    <t>Takács István</t>
+  </si>
+  <si>
+    <t>9545 Jánosháza, Szent István utca 12.</t>
+  </si>
+  <si>
+    <t>AB4604432</t>
+  </si>
+  <si>
+    <t>NEBIH1072088613</t>
+  </si>
+  <si>
+    <t>8000 Székesfehérvár, Rába utca 12.</t>
+  </si>
+  <si>
+    <t>233.</t>
+  </si>
+  <si>
+    <t>Fukszberger Szabolcs Miklós</t>
+  </si>
+  <si>
+    <t>9600 Sárvár, Berek utca 3.</t>
+  </si>
+  <si>
+    <t>AA8840369</t>
+  </si>
+  <si>
+    <t>NEBIH1072109314</t>
+  </si>
+  <si>
+    <t>234.</t>
+  </si>
+  <si>
+    <t>Kaskötő Krisztián</t>
+  </si>
+  <si>
+    <t>8441 Márkó, Kőhát utca 19.</t>
+  </si>
+  <si>
+    <t>AB4508749</t>
+  </si>
+  <si>
+    <t>NEBIH1072130341</t>
+  </si>
+  <si>
+    <t>235.</t>
+  </si>
+  <si>
+    <t>236.</t>
+  </si>
+  <si>
+    <t>Kerekes Bence Zoltán</t>
+  </si>
+  <si>
+    <t>5141 Jásztelek, Dózsa György út 21.</t>
+  </si>
+  <si>
+    <t>AB1340201</t>
+  </si>
+  <si>
+    <t>NEBIH1072241322</t>
+  </si>
+  <si>
+    <t>Nemes Miklós</t>
+  </si>
+  <si>
+    <t>5931 Nagyszénás, Orosházi út 41.</t>
+  </si>
+  <si>
+    <t>AA3284333</t>
+  </si>
+  <si>
+    <t>NEBIH1072241467</t>
+  </si>
+  <si>
+    <t>237.</t>
+  </si>
+  <si>
+    <t>Rocsa Péter</t>
+  </si>
+  <si>
+    <t>5440 Kunszentmárton, Munkácsy út 47.</t>
+  </si>
+  <si>
+    <t>AA7480919</t>
+  </si>
+  <si>
+    <t>NEBIH1072243234</t>
+  </si>
+  <si>
+    <t>238.</t>
+  </si>
+  <si>
+    <t>Bánhidi Tamás</t>
+  </si>
+  <si>
+    <t>6726 Szeged, Asztalos utca 21/A</t>
+  </si>
+  <si>
+    <t>AA5820308</t>
+  </si>
+  <si>
+    <t>NEBIH1072251828</t>
+  </si>
+  <si>
+    <t>Házlinger Máté</t>
+  </si>
+  <si>
+    <t>239.</t>
+  </si>
+  <si>
+    <t>2131 Göd, Nemeskéri-Kiss Miklós út 85. fsz. 2.</t>
+  </si>
+  <si>
+    <t>AB0766134</t>
+  </si>
+  <si>
+    <t>NEBIH1072252010</t>
+  </si>
+  <si>
+    <t>Bicskei László</t>
+  </si>
+  <si>
+    <t>240.</t>
+  </si>
+  <si>
+    <t>8200 Veszprém, Alkotmány utca 13. 1. emelet 7. ajtó</t>
+  </si>
+  <si>
+    <t>AB4438987</t>
+  </si>
+  <si>
+    <t>NEBIH1072252290</t>
+  </si>
+  <si>
+    <t>Rátkai-Gróf Csaba</t>
+  </si>
+  <si>
+    <t>241.</t>
+  </si>
+  <si>
+    <t>8638 Balatonlelle, Bethlen Gábor utca 21.</t>
+  </si>
+  <si>
+    <t>AB4682203</t>
+  </si>
+  <si>
+    <t>NEBIH1072252469</t>
+  </si>
+  <si>
+    <t>242.</t>
+  </si>
+  <si>
+    <t>6753 Szeged, Ádám utca 34.</t>
+  </si>
+  <si>
+    <t>AB4510674</t>
+  </si>
+  <si>
+    <t>NEBIH1072252593</t>
+  </si>
+  <si>
+    <t>K. Kis Norbert</t>
+  </si>
+  <si>
+    <t>243.</t>
+  </si>
+  <si>
+    <t>Sántha Ákos</t>
+  </si>
+  <si>
+    <t>2432 Szabadegyháza, István utca 56.</t>
+  </si>
+  <si>
+    <t>AB2867149</t>
+  </si>
+  <si>
+    <t>NEBIH1072255507</t>
+  </si>
+  <si>
+    <t>244.</t>
+  </si>
+  <si>
+    <t>Tóth Gábor</t>
+  </si>
+  <si>
+    <t>2085 Pilisvörösvár, Madarász Viktor utca 55.</t>
+  </si>
+  <si>
+    <t>AA5830747</t>
+  </si>
+  <si>
+    <t>NEBIH1072273619</t>
+  </si>
+  <si>
+    <t>245.</t>
+  </si>
+  <si>
+    <t>Szondi Attila</t>
+  </si>
+  <si>
+    <t>9012 Győr, Győri út 116.</t>
+  </si>
+  <si>
+    <t>AB3366740</t>
+  </si>
+  <si>
+    <t>NEBIH1072274069</t>
+  </si>
+  <si>
+    <t>246.</t>
+  </si>
+  <si>
+    <t>Horváth József Attila</t>
+  </si>
+  <si>
+    <t>9090 Pannonhalma, Dózsa György utca 34.</t>
+  </si>
+  <si>
+    <t>AB3835088</t>
+  </si>
+  <si>
+    <t>NEBIH1072275969</t>
+  </si>
+  <si>
+    <t>247.</t>
+  </si>
+  <si>
+    <t>Tóth Ferenc</t>
+  </si>
+  <si>
+    <t>4300 Nyírbátor, Mártírok utca 19.</t>
+  </si>
+  <si>
+    <t>AA6208196</t>
+  </si>
+  <si>
+    <t>NEBIH1072277118</t>
+  </si>
+  <si>
+    <t>248.</t>
+  </si>
+  <si>
+    <t>AB4606412</t>
+  </si>
+  <si>
+    <t>NEBIH1072379380</t>
+  </si>
+  <si>
+    <t>5600 Békéscsaba,</t>
+  </si>
+  <si>
+    <t>249.</t>
+  </si>
+  <si>
+    <t>Hedrich Márk</t>
+  </si>
+  <si>
+    <t>6000 Kecskemét, Jász utca 2.</t>
+  </si>
+  <si>
+    <t>AB4346514</t>
+  </si>
+  <si>
+    <t>NEBIH1072421153</t>
+  </si>
+  <si>
+    <t>250.</t>
+  </si>
+  <si>
+    <t>Szmodics Benjámin</t>
+  </si>
+  <si>
+    <t>2096 Üröm, Csoóri Sándor utca 12.</t>
+  </si>
+  <si>
+    <t>AB4277001</t>
+  </si>
+  <si>
+    <t>NEBIH1072421478</t>
+  </si>
+  <si>
+    <t>Farkas Vince</t>
+  </si>
+  <si>
+    <t>251.</t>
+  </si>
+  <si>
+    <t>6772 Deszk, Széchenyi István utca 17.</t>
+  </si>
+  <si>
+    <t>AA2909370</t>
+  </si>
+  <si>
+    <t>NEBIH1072422705</t>
+  </si>
+  <si>
+    <t>252.</t>
+  </si>
+  <si>
+    <t>Kánai Gáspár</t>
+  </si>
+  <si>
+    <t>2834 Tardos, Rákóczi Ferenc utca 3.</t>
+  </si>
+  <si>
+    <t>AB4598872</t>
+  </si>
+  <si>
+    <t>NEBIH1072502210</t>
+  </si>
+  <si>
+    <t>253.</t>
+  </si>
+  <si>
+    <t>254.</t>
+  </si>
+  <si>
+    <t>Szűcs Krisztián</t>
+  </si>
+  <si>
+    <t>8000 Székesfehérvár, Turóci utca 14.</t>
+  </si>
+  <si>
+    <t>AB4589793</t>
+  </si>
+  <si>
+    <t>NEBIH1072515528</t>
+  </si>
+  <si>
+    <t>Varga László</t>
+  </si>
+  <si>
+    <t>6070 Izsák, Matyódűlő tanya 473/1</t>
+  </si>
+  <si>
+    <t>AB3836911</t>
+  </si>
+  <si>
+    <t>NEBIH1072515539</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>255.</t>
+  </si>
+  <si>
+    <t>Farkas Dániel</t>
+  </si>
+  <si>
+    <t>AB4386721</t>
+  </si>
+  <si>
+    <t>NEBIH1072735487</t>
+  </si>
+  <si>
+    <t>256.</t>
+  </si>
+  <si>
+    <t>Farkas Benjámin</t>
+  </si>
+  <si>
+    <t>AB4386822</t>
+  </si>
+  <si>
+    <t>NEBIH1072955391</t>
+  </si>
+  <si>
+    <t>2612 Kosd, Béke utca 11.</t>
+  </si>
+  <si>
+    <t>257.</t>
+  </si>
+  <si>
+    <t>258.</t>
+  </si>
+  <si>
+    <t>259.</t>
+  </si>
+  <si>
+    <t>Bognár Csaba</t>
+  </si>
+  <si>
+    <t>8741 Zalaapáti, Béke utca 5.</t>
+  </si>
+  <si>
+    <t>AA9799532</t>
+  </si>
+  <si>
+    <t>NEBIH1073563274</t>
+  </si>
+  <si>
+    <t>Hoffmann Péter</t>
+  </si>
+  <si>
+    <t>8164 Balatonfőkajár, Petőfi Sándor utca 43.</t>
+  </si>
+  <si>
+    <t>AB3755810</t>
+  </si>
+  <si>
+    <t>NEBIH1073563117</t>
+  </si>
+  <si>
+    <t>Gulyásik Zsolt</t>
+  </si>
+  <si>
+    <t>1171 Budapest, Szigetcsép utca 93. 4. ajtó</t>
+  </si>
+  <si>
+    <t>AB4507467</t>
+  </si>
+  <si>
+    <t>NEBIH1073562778</t>
+  </si>
+  <si>
+    <t>260.</t>
+  </si>
+  <si>
+    <t>Baranya Krisztián</t>
+  </si>
+  <si>
+    <t>4285 Álmosd, Rákóczi utca 51.</t>
+  </si>
+  <si>
+    <t>AA6206453</t>
+  </si>
+  <si>
+    <t>NEBIH1073994216</t>
+  </si>
+  <si>
+    <t>261.</t>
+  </si>
+  <si>
+    <t>Mucsina Stefánia</t>
+  </si>
+  <si>
+    <t>3152 Nemti, Kossuth út 143.</t>
+  </si>
+  <si>
+    <t>AB3786476</t>
+  </si>
+  <si>
+    <t>NEBIH1073994249</t>
+  </si>
+  <si>
+    <t>262.</t>
+  </si>
+  <si>
+    <t>Vislóczki Dániel</t>
+  </si>
+  <si>
+    <t>7090 Tamási, Árpád utca 33.</t>
+  </si>
+  <si>
+    <t>AB4184200</t>
+  </si>
+  <si>
+    <t>NEBIH1074094791</t>
+  </si>
+  <si>
+    <t>263.</t>
+  </si>
+  <si>
+    <t>Trindle Ágnes</t>
+  </si>
+  <si>
+    <t>6721 Szeged, Tisza Lajos körút 29. 2. emelet 9. ajtó</t>
+  </si>
+  <si>
+    <t>AB4428054</t>
+  </si>
+  <si>
+    <t>NEBIH1074188559</t>
+  </si>
+  <si>
+    <t>264.</t>
+  </si>
+  <si>
+    <t>Jordán László Imre</t>
+  </si>
+  <si>
+    <t>1186 Budapest, Tövishát utca 23. 2. emelet 6. ajtó</t>
+  </si>
+  <si>
+    <t>AB2617344</t>
+  </si>
+  <si>
+    <t>NEBIH1074281418</t>
+  </si>
+  <si>
+    <t>265.</t>
+  </si>
+  <si>
+    <t>Lőrincz Bálint</t>
+  </si>
+  <si>
+    <t>6451 Tataháza, Jókai utca 15.</t>
+  </si>
+  <si>
+    <t>AA7083547</t>
+  </si>
+  <si>
+    <t>NEBIH1074373803</t>
+  </si>
+  <si>
+    <t>266.</t>
+  </si>
+  <si>
+    <t>Jäger Attila</t>
+  </si>
+  <si>
+    <t>6451 Tataháza, Vörösmarty utca 12.</t>
+  </si>
+  <si>
+    <t>AA8961082</t>
+  </si>
+  <si>
+    <t>NEBIH1074380799</t>
+  </si>
+  <si>
+    <t>267.</t>
+  </si>
+  <si>
+    <t>Gludovátz Ferenc</t>
+  </si>
+  <si>
+    <t>9495 Kópháza, Vasút utca 75.</t>
+  </si>
+  <si>
+    <t>AB4393897</t>
+  </si>
+  <si>
+    <t>NEBIH1074399597</t>
+  </si>
+  <si>
+    <t>268.</t>
+  </si>
+  <si>
+    <t>Gajdos Máté Ádám</t>
+  </si>
+  <si>
+    <t>5000 Szolnok, Batthyány utca 60.</t>
+  </si>
+  <si>
+    <t>AB4722950</t>
+  </si>
+  <si>
+    <t>NEBIH1074531157</t>
+  </si>
+  <si>
+    <t>269.</t>
+  </si>
+  <si>
+    <t>Revuczky Patrik</t>
+  </si>
+  <si>
+    <t>5093 Vezseny, Kossuth Lajos utca 44.</t>
+  </si>
+  <si>
+    <t>AA9335561</t>
+  </si>
+  <si>
+    <t>NEBIH1074580094</t>
+  </si>
+  <si>
+    <t>270.</t>
+  </si>
+  <si>
+    <t>Családi János</t>
+  </si>
+  <si>
+    <t>9300 Csorna, Szabadság utca 2.</t>
+  </si>
+  <si>
+    <t>AA1676987</t>
+  </si>
+  <si>
+    <t>NEBIH1074587057</t>
+  </si>
+  <si>
+    <t>271.</t>
+  </si>
+  <si>
+    <t>272.</t>
+  </si>
+  <si>
+    <t>273.</t>
+  </si>
+  <si>
+    <t>274.</t>
+  </si>
+  <si>
+    <t>275.</t>
+  </si>
+  <si>
+    <t>Ritecz József</t>
+  </si>
+  <si>
+    <t>8851 Gyékényes, József Attila utca 59.</t>
+  </si>
+  <si>
+    <t>AB2521528</t>
+  </si>
+  <si>
+    <t>NEBIH1074608725</t>
+  </si>
+  <si>
+    <t>Golgovszki Gergő</t>
+  </si>
+  <si>
+    <t>3580 Tiszaújváros, Ady Endre utca 28.</t>
+  </si>
+  <si>
+    <t>AB4492820</t>
+  </si>
+  <si>
+    <t>NEBIH1074608927</t>
+  </si>
+  <si>
+    <t>Takács Imre</t>
+  </si>
+  <si>
+    <t>4100 Berettyóújfalu, Aradi utca 1.</t>
+  </si>
+  <si>
+    <t>AA2811002</t>
+  </si>
+  <si>
+    <t>NEBIH1074609063</t>
+  </si>
+  <si>
+    <t>Lakos Dénes</t>
+  </si>
+  <si>
+    <t>6400 Kiskunhalas, Köztársaság utca 6. 1. emelet 3. ajtó</t>
+  </si>
+  <si>
+    <t>AB4767319</t>
+  </si>
+  <si>
+    <t>NEBIH1074609311</t>
+  </si>
+  <si>
+    <t>Rab Attila</t>
+  </si>
+  <si>
+    <t>4600 Kisvárda, Kinizsi Pál utca 16</t>
+  </si>
+  <si>
+    <t>AA0051859</t>
+  </si>
+  <si>
+    <t>NEBIH1074609591</t>
+  </si>
+  <si>
+    <t>276.</t>
+  </si>
+  <si>
+    <t>Kovács Ádám</t>
+  </si>
+  <si>
+    <t>2425 Nagykarácsony, Rákóczi utca 8.</t>
+  </si>
+  <si>
+    <t>AA2406934</t>
+  </si>
+  <si>
+    <t>NEBIH1074878139</t>
+  </si>
+  <si>
+    <t>277.</t>
+  </si>
+  <si>
+    <t>Mikó József</t>
+  </si>
+  <si>
+    <t>7017 Mezőszilas, Fő utca 74.</t>
+  </si>
+  <si>
+    <t>AB3709909</t>
+  </si>
+  <si>
+    <t>NEBIH1074936202</t>
+  </si>
+  <si>
+    <t>278.</t>
+  </si>
+  <si>
+    <t>Verle László</t>
+  </si>
+  <si>
+    <t>7754 Bóly, Park utca 30/B.</t>
+  </si>
+  <si>
+    <t>AB2525173</t>
+  </si>
+  <si>
+    <t>NEBIH1074997513</t>
+  </si>
+  <si>
+    <t>279.</t>
+  </si>
+  <si>
+    <t>Tóth Gergely Ferenc</t>
+  </si>
+  <si>
+    <t>8330 Sümeg, Izabella utca 4.</t>
+  </si>
+  <si>
+    <t>AB4606894</t>
+  </si>
+  <si>
+    <t>NEBIH1075015896</t>
+  </si>
+  <si>
+    <t>280.</t>
+  </si>
+  <si>
+    <t>281.</t>
+  </si>
+  <si>
+    <t>Izeli Noel Edvárd</t>
+  </si>
+  <si>
+    <t>2831 Tarján, Kiskert utca 17.</t>
+  </si>
+  <si>
+    <t>AB4660153</t>
+  </si>
+  <si>
+    <t>NEBIH1075015920</t>
+  </si>
+  <si>
+    <t>Palásti János</t>
+  </si>
+  <si>
+    <t>6500 Baja, Mező utca 10.</t>
+  </si>
+  <si>
+    <t>AB4723018</t>
+  </si>
+  <si>
+    <t>NEBIH1075015975</t>
+  </si>
+  <si>
+    <t>282.</t>
+  </si>
+  <si>
+    <t>Zsigmond Csaba</t>
+  </si>
+  <si>
+    <t>AB3651286</t>
+  </si>
+  <si>
+    <t>1132 Budapest, Visegrádi utca 19. 1. emelet 7. ajtó</t>
+  </si>
+  <si>
+    <t>NEBIH1075016448</t>
+  </si>
+  <si>
+    <t>283.</t>
+  </si>
+  <si>
+    <t>Grósz Kornél</t>
+  </si>
+  <si>
+    <t>2634 Nagybörzsöny, Petőfi utca 73.</t>
+  </si>
+  <si>
+    <t>AB3655932</t>
+  </si>
+  <si>
+    <t>NEBIH1075051492</t>
+  </si>
+  <si>
+    <t>284.</t>
+  </si>
+  <si>
+    <t>Horváth Viktor</t>
+  </si>
+  <si>
+    <t>4135 Körösszegapáti, Arany János utca 29.</t>
+  </si>
+  <si>
+    <t>AA5906202</t>
+  </si>
+  <si>
+    <t>NEBIH1075051582</t>
+  </si>
+  <si>
+    <t>285.</t>
+  </si>
+  <si>
+    <t>Böröczky András</t>
+  </si>
+  <si>
+    <t>8500 Pápa, Celli út 54.</t>
+  </si>
+  <si>
+    <t>AA9540480</t>
+  </si>
+  <si>
+    <t>NEBIH1075107517</t>
+  </si>
+  <si>
+    <t>286.</t>
+  </si>
+  <si>
+    <t>Csordás István</t>
+  </si>
+  <si>
+    <t>6800 Hódmezővásárhely, Kistópart utca 1. 2. emelet 10. ajtó</t>
+  </si>
+  <si>
+    <t>AB4749825</t>
+  </si>
+  <si>
+    <t>NEBIH1075336892</t>
+  </si>
+  <si>
+    <t>287.</t>
+  </si>
+  <si>
+    <t>Bodorics Balázs</t>
+  </si>
+  <si>
+    <t>9625 Gór, Hegyalja út 18.</t>
+  </si>
+  <si>
+    <t>AA2877396</t>
+  </si>
+  <si>
+    <t>NEBIH1075337073</t>
+  </si>
+  <si>
+    <t>288.</t>
+  </si>
+  <si>
+    <t>Vizi Richárd Ignác</t>
+  </si>
+  <si>
+    <t>2422 Mezőfalva, Honvéd utca 28.</t>
+  </si>
+  <si>
+    <t>AB3096537</t>
+  </si>
+  <si>
+    <t>NEBIH1075337264</t>
+  </si>
+  <si>
+    <t>289.</t>
+  </si>
+  <si>
+    <t>Horváth Tamás</t>
+  </si>
+  <si>
+    <t>AB4714782</t>
+  </si>
+  <si>
+    <t>9172 Győrzámoly, Rákóczi út 77.</t>
+  </si>
+  <si>
+    <t>NEBIH1075337916</t>
+  </si>
+  <si>
+    <t>290.</t>
+  </si>
+  <si>
+    <t>Csontos Ottó</t>
+  </si>
+  <si>
+    <t>291.</t>
+  </si>
+  <si>
+    <t>Turai Balázs Keve</t>
+  </si>
+  <si>
+    <t>6120 Kiskunmajsa, Zrínyi Miklós utca 5.</t>
+  </si>
+  <si>
+    <t>AA1308822</t>
+  </si>
+  <si>
+    <t>NEBIH1075338490</t>
+  </si>
+  <si>
+    <t>1026 Budapest, Volkmann utca 2. 3. emelet 5. ajtó</t>
+  </si>
+  <si>
+    <t>AB4746608</t>
+  </si>
+  <si>
+    <t>NEBIH1075338849</t>
+  </si>
+  <si>
+    <t>292.</t>
+  </si>
+  <si>
+    <t>NEBIH1075367515</t>
+  </si>
+  <si>
     <t>Varga László Lajos</t>
   </si>
   <si>
-    <t>4130 Derecske, Bacsó Béla utca 12.</t>
-[...1715 lines deleted...]
-    <t>NEBIH1075107517</t>
+    <t>293.</t>
+  </si>
+  <si>
+    <t>Hartmann József</t>
+  </si>
+  <si>
+    <t>7761 Kozármisleny, Móricz Zsigmond tér 4.</t>
+  </si>
+  <si>
+    <t>AB2357536</t>
+  </si>
+  <si>
+    <t>NEBIH1075470004</t>
+  </si>
+  <si>
+    <t>294.</t>
+  </si>
+  <si>
+    <t>295.</t>
+  </si>
+  <si>
+    <t>Léner Tibor</t>
+  </si>
+  <si>
+    <t>Nóga Dániel</t>
+  </si>
+  <si>
+    <t>1121 Budapest, Agancs út 28. 1. emelet 10. ajtó</t>
+  </si>
+  <si>
+    <t>AA7101087</t>
+  </si>
+  <si>
+    <t>NEBIH1075476336</t>
+  </si>
+  <si>
+    <t>8200 Veszprém, Diósy Márton utca 2. D lph. 6. em. 16. ajtó</t>
+  </si>
+  <si>
+    <t>AB4608290</t>
+  </si>
+  <si>
+    <t>NEBIH1075476381</t>
+  </si>
+  <si>
+    <t>296.</t>
+  </si>
+  <si>
+    <t>Mórocz Balázs</t>
+  </si>
+  <si>
+    <t>AB4618752</t>
+  </si>
+  <si>
+    <t>NEBIH1075489396</t>
+  </si>
+  <si>
+    <t>2900 Komárom, Klapka György út 65.</t>
+  </si>
+  <si>
+    <t>297.</t>
+  </si>
+  <si>
+    <t>Radics Attila József</t>
+  </si>
+  <si>
+    <t>8000 Székesfehérvár, Medgyesi utca 53/A</t>
+  </si>
+  <si>
+    <t>AA1435205</t>
+  </si>
+  <si>
+    <t>NEBIH1075615184</t>
+  </si>
+  <si>
+    <t>298.</t>
+  </si>
+  <si>
+    <t>Léber Máté</t>
+  </si>
+  <si>
+    <t>AA2752837</t>
+  </si>
+  <si>
+    <t>2831 Tarján, József Attila utca 2.</t>
+  </si>
+  <si>
+    <t>NEBIH1075615960</t>
+  </si>
+  <si>
+    <t>299.</t>
+  </si>
+  <si>
+    <t>Sebestyén Gusztáv</t>
+  </si>
+  <si>
+    <t>9300 Csorna, Adria utca 9.</t>
+  </si>
+  <si>
+    <t>AA7513130</t>
+  </si>
+  <si>
+    <t>NEBIH1075622036</t>
+  </si>
+  <si>
+    <t>300.</t>
+  </si>
+  <si>
+    <t>Schmidt József</t>
+  </si>
+  <si>
+    <t>7523 Kaposfő, Kossuth Lajos utca 236.</t>
+  </si>
+  <si>
+    <t>AA2154417</t>
+  </si>
+  <si>
+    <t>NEBIH1075624555</t>
+  </si>
+  <si>
+    <t>301.</t>
+  </si>
+  <si>
+    <t>302.</t>
+  </si>
+  <si>
+    <t>Décsei Csaba</t>
+  </si>
+  <si>
+    <t>Tóth Zoltán</t>
+  </si>
+  <si>
+    <t>4171 Sárrétudvari, Erzsébet utca 16.</t>
+  </si>
+  <si>
+    <t>AA0140858</t>
+  </si>
+  <si>
+    <t>NEBIH1075630248</t>
+  </si>
+  <si>
+    <t>6513 Dunafalva, Bem utca 23.</t>
+  </si>
+  <si>
+    <t>AA0211396</t>
+  </si>
+  <si>
+    <t>NEBIH1075630484</t>
+  </si>
+  <si>
+    <t>303.</t>
+  </si>
+  <si>
+    <t>Kenéz Attila Csaba</t>
+  </si>
+  <si>
+    <t>6090 Kunszentmiklós, Kossuth Lajos út 33.</t>
+  </si>
+  <si>
+    <t>AB4323452</t>
+  </si>
+  <si>
+    <t>NEBIH1075646638</t>
+  </si>
+  <si>
+    <t>304.</t>
+  </si>
+  <si>
+    <t>Molnár Bálint</t>
+  </si>
+  <si>
+    <t>6050 Lajosmizse, Mizse tanya 197.</t>
+  </si>
+  <si>
+    <t>AB4412181</t>
+  </si>
+  <si>
+    <t>NEBIH1075646874</t>
+  </si>
+  <si>
+    <t>305.</t>
+  </si>
+  <si>
+    <t>Dr. Rybaltovszki Péter</t>
+  </si>
+  <si>
+    <t>1037 Budapest, Remetehegyi út 164.</t>
+  </si>
+  <si>
+    <t>AA2233594</t>
+  </si>
+  <si>
+    <t>NEBIH1075659621</t>
+  </si>
+  <si>
+    <t>306.</t>
+  </si>
+  <si>
+    <t>307.</t>
+  </si>
+  <si>
+    <t>Ugrai László</t>
+  </si>
+  <si>
+    <t>5500 Gyomaendrőd, Rákóczi Ferenc út 24.</t>
+  </si>
+  <si>
+    <t>AB3604712</t>
+  </si>
+  <si>
+    <t>NEBIH1075672660</t>
+  </si>
+  <si>
+    <t>Molnár Máté Gábor</t>
+  </si>
+  <si>
+    <t>3358 Erdőtelek, Ady Endre utca 14.</t>
+  </si>
+  <si>
+    <t>AB2782055</t>
+  </si>
+  <si>
+    <t>NEBIH1075672738</t>
+  </si>
+  <si>
+    <t>308.</t>
+  </si>
+  <si>
+    <t>309.</t>
+  </si>
+  <si>
+    <t>Ardai László</t>
+  </si>
+  <si>
+    <t>Pintér Imre</t>
+  </si>
+  <si>
+    <t>AA5855733</t>
+  </si>
+  <si>
+    <t>NEBIH1075678576</t>
+  </si>
+  <si>
+    <t>AA0221588</t>
+  </si>
+  <si>
+    <t>NEBIH1075678611</t>
+  </si>
+  <si>
+    <t>4551 Nyíregyháza, Pompás út 34.</t>
+  </si>
+  <si>
+    <t>9523 Szergény, Aradi utca 59.</t>
+  </si>
+  <si>
+    <t>310.</t>
+  </si>
+  <si>
+    <t>Barna Sándor</t>
+  </si>
+  <si>
+    <t>1122 Budapest, Zeke utca 8 - 10. A épület 1. emelet 8. ajtó</t>
+  </si>
+  <si>
+    <t>AB4753561</t>
+  </si>
+  <si>
+    <t>NEBIH1075725322</t>
+  </si>
+  <si>
+    <t>311.</t>
+  </si>
+  <si>
+    <t>Takács Zsolt</t>
+  </si>
+  <si>
+    <t>7754 Bóly, Manninger G. Adolf utca 11.</t>
+  </si>
+  <si>
+    <t>AB4741849</t>
+  </si>
+  <si>
+    <t>NEBIH1075726637</t>
+  </si>
+  <si>
+    <t>312.</t>
+  </si>
+  <si>
+    <t>Bíró Gábor</t>
+  </si>
+  <si>
+    <t>5400 Mezőtúr, Cs. Wágner József utca 11.</t>
+  </si>
+  <si>
+    <t>AA3098886</t>
+  </si>
+  <si>
+    <t>NEBIH1075766002</t>
+  </si>
+  <si>
+    <t>313.</t>
+  </si>
+  <si>
+    <t>Szokolai László Ádám</t>
+  </si>
+  <si>
+    <t>6032 Nyárlőrinc, Rákóczi utca 38.</t>
+  </si>
+  <si>
+    <t>AB4819395</t>
+  </si>
+  <si>
+    <t>NEBIH1075790469</t>
+  </si>
+  <si>
+    <t>314.</t>
+  </si>
+  <si>
+    <t>315.</t>
+  </si>
+  <si>
+    <t>Lapis Zoltán</t>
+  </si>
+  <si>
+    <t>Höffler József</t>
+  </si>
+  <si>
+    <t>5081 Szajol, Bem apó út 6.</t>
+  </si>
+  <si>
+    <t>AB0621729</t>
+  </si>
+  <si>
+    <t>NEBIH1075790526</t>
+  </si>
+  <si>
+    <t>7159 Kisdorog, Fő utca 229/A</t>
+  </si>
+  <si>
+    <t>AA0011024</t>
+  </si>
+  <si>
+    <t>NEBIH1075790661</t>
+  </si>
+  <si>
+    <t>316.</t>
+  </si>
+  <si>
+    <t>317.</t>
+  </si>
+  <si>
+    <t>318.</t>
+  </si>
+  <si>
+    <t>Pintér Szabolcs</t>
+  </si>
+  <si>
+    <t>9226 Dunasziget, Szél utca 14.</t>
+  </si>
+  <si>
+    <t>AB4795365</t>
+  </si>
+  <si>
+    <t>NEBIH1075803644</t>
+  </si>
+  <si>
+    <t>Mátis Csaba</t>
+  </si>
+  <si>
+    <t>9088 Bakonypéterd, Béke utca 9.</t>
+  </si>
+  <si>
+    <t>AA3230402</t>
+  </si>
+  <si>
+    <t>NEBIH1075803734</t>
+  </si>
+  <si>
+    <t>NEBIH1075803824</t>
+  </si>
+  <si>
+    <t>319.</t>
+  </si>
+  <si>
+    <t>Kanász-Nagy Gábor</t>
+  </si>
+  <si>
+    <t>6600 Szentes, Csongrádi út 33.</t>
+  </si>
+  <si>
+    <t>AA3482782</t>
+  </si>
+  <si>
+    <t>NEBIH1075810697</t>
+  </si>
+  <si>
+    <t>320.</t>
+  </si>
+  <si>
+    <t>Barna Albert István</t>
+  </si>
+  <si>
+    <t>6525 Hercegszántó, Deák Ferenc utca 50</t>
+  </si>
+  <si>
+    <t>AB4689547</t>
+  </si>
+  <si>
+    <t>NEBIH1075825514</t>
+  </si>
+  <si>
+    <t>321.</t>
+  </si>
+  <si>
+    <t>Szabó Attila</t>
+  </si>
+  <si>
+    <t>4755 Ököritófülpös, Árpád utca 5.</t>
+  </si>
+  <si>
+    <t>AA0284060</t>
+  </si>
+  <si>
+    <t>NEBIH1075829495</t>
+  </si>
+  <si>
+    <t>322.</t>
+  </si>
+  <si>
+    <t>Tarjányi József</t>
+  </si>
+  <si>
+    <t>6000 Kecskemét, Kőhíd utca 9. 1. emelet 7. ajtó</t>
+  </si>
+  <si>
+    <t>AA9310856</t>
+  </si>
+  <si>
+    <t>NEBIH1075860838</t>
+  </si>
+  <si>
+    <t>323.</t>
+  </si>
+  <si>
+    <t>Széles Zoltán Zsolt</t>
+  </si>
+  <si>
+    <t>2243 Kóka, Dózsa György út 2/b</t>
+  </si>
+  <si>
+    <t>AB1794417</t>
+  </si>
+  <si>
+    <t>NEBIH1075937226</t>
+  </si>
+  <si>
+    <t>324.</t>
+  </si>
+  <si>
+    <t>Rozsonits Róbert</t>
+  </si>
+  <si>
+    <t>9493 Fertőboz, Fő utca 61/B</t>
+  </si>
+  <si>
+    <t>AB4749522</t>
+  </si>
+  <si>
+    <t>NEBIH1075961087</t>
+  </si>
+  <si>
+    <t>325.</t>
+  </si>
+  <si>
+    <t>NEBIH1075965081</t>
+  </si>
+  <si>
+    <t>326.</t>
+  </si>
+  <si>
+    <t>Vajda Bendegúz Gábor</t>
+  </si>
+  <si>
+    <t>8414 Olaszfalu, Nagy-Irtás utca 1.</t>
+  </si>
+  <si>
+    <t>AA7749209</t>
+  </si>
+  <si>
+    <t>NEBIH1076007405</t>
+  </si>
+  <si>
+    <t>327.</t>
+  </si>
+  <si>
+    <t>Miszlang Bálint</t>
+  </si>
+  <si>
+    <t>7720 Pécsvárad, Gesztenyési út 44.</t>
+  </si>
+  <si>
+    <t>AA8763217</t>
+  </si>
+  <si>
+    <t>NEBIH1076042291</t>
+  </si>
+  <si>
+    <t>328.</t>
+  </si>
+  <si>
+    <t>Bíró Ádám</t>
+  </si>
+  <si>
+    <t>8652 Siójut, Petőfi Sándor utca 55/C</t>
+  </si>
+  <si>
+    <t>AA6335007</t>
+  </si>
+  <si>
+    <t>NEBIH1076042471</t>
+  </si>
+  <si>
+    <t>329.</t>
+  </si>
+  <si>
+    <t>Kotvics-Varga Lajos</t>
+  </si>
+  <si>
+    <t>6600 Szentes, Alsórét tanya 167.</t>
+  </si>
+  <si>
+    <t>AA9795796</t>
+  </si>
+  <si>
+    <t>NEBIH1076042910</t>
+  </si>
+  <si>
+    <t>330.</t>
+  </si>
+  <si>
+    <t>Gadácsi Róbert Sándor</t>
+  </si>
+  <si>
+    <t>7461 Kaposvár, Posta utca 49.</t>
+  </si>
+  <si>
+    <t>AA6749657</t>
+  </si>
+  <si>
+    <t>NEBIH1076043001</t>
+  </si>
+  <si>
+    <t>331.</t>
+  </si>
+  <si>
+    <t>Nagy Hedvig</t>
+  </si>
+  <si>
+    <t>332.</t>
+  </si>
+  <si>
+    <t>Mater János</t>
+  </si>
+  <si>
+    <t>8597 Ganna, Fő utca 67.</t>
+  </si>
+  <si>
+    <t>AA9408955</t>
+  </si>
+  <si>
+    <t>NEBIH1076043629</t>
+  </si>
+  <si>
+    <t>7003 Sárbogárd, Lehel utca 51.</t>
+  </si>
+  <si>
+    <t>AA2561093</t>
+  </si>
+  <si>
+    <t>NEBIH1076043696</t>
+  </si>
+  <si>
+    <t>333.</t>
+  </si>
+  <si>
+    <t>Leskó Levente Vilmos</t>
+  </si>
+  <si>
+    <t>2112 Veresegyház, Liszt Ferenc utca 28. 1. emelet 17. ajtó</t>
+  </si>
+  <si>
+    <t>AB4834077</t>
+  </si>
+  <si>
+    <t>NEBIH1076044541</t>
+  </si>
+  <si>
+    <t>334.</t>
+  </si>
+  <si>
+    <t>Leskó Csaba</t>
+  </si>
+  <si>
+    <t>2112 Veresegyház, Egressy Béni utca 17.</t>
+  </si>
+  <si>
+    <t>AA6842640</t>
+  </si>
+  <si>
+    <t>NEBIH1076046037</t>
+  </si>
+  <si>
+    <t>335.</t>
+  </si>
+  <si>
+    <t>Polyák Zsolt</t>
+  </si>
+  <si>
+    <t>2427 Baracs, Ifjuság utca 26.</t>
+  </si>
+  <si>
+    <t>AB4851649</t>
+  </si>
+  <si>
+    <t>NEBIH1076046093</t>
+  </si>
+  <si>
+    <t>336.</t>
+  </si>
+  <si>
+    <t>Farkas Pál</t>
+  </si>
+  <si>
+    <t>2870 Kisbér, Deák Ferenc utca 34.</t>
+  </si>
+  <si>
+    <t>AA0206165</t>
+  </si>
+  <si>
+    <t>NEBIH1076046228</t>
+  </si>
+  <si>
+    <t>337.</t>
+  </si>
+  <si>
+    <t>Kuncz Ábel</t>
+  </si>
+  <si>
+    <t>6326 Harta, Ráday Pál utca 6.</t>
+  </si>
+  <si>
+    <t>AB2831342</t>
+  </si>
+  <si>
+    <t>NEBIH1076053383</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
@@ -4735,54 +5488,54 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8C74EE8C-17C6-4D84-92AA-DA65A2C4BA1B}">
-  <dimension ref="A1:H286"/>
+  <dimension ref="A1:H338"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C23" sqref="C23"/>
+    <sheetView tabSelected="1" topLeftCell="A329" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="C347" sqref="C347"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5.7265625" style="1" customWidth="1"/>
     <col min="2" max="2" width="28.36328125" style="1" customWidth="1"/>
     <col min="3" max="3" width="58.81640625" style="1" customWidth="1"/>
     <col min="4" max="4" width="16.36328125" style="1" customWidth="1"/>
     <col min="5" max="5" width="22.90625" style="1" customWidth="1"/>
     <col min="6" max="6" width="17.1796875" style="1" customWidth="1"/>
     <col min="7" max="7" width="22.7265625" style="1" customWidth="1"/>
     <col min="8" max="8" width="23.6328125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="8.81640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="12" customFormat="1" ht="46.5" x14ac:dyDescent="0.35">
       <c r="A1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="B1" s="11" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="11" t="s">
         <v>10</v>
       </c>
@@ -4917,77 +5670,77 @@
       </c>
       <c r="G6" s="9">
         <v>45810</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="1" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>31</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>106</v>
       </c>
       <c r="F7" s="9">
         <v>45092</v>
       </c>
       <c r="G7" s="8" t="s">
-        <v>1275</v>
+        <v>1274</v>
       </c>
       <c r="H7" s="8">
         <v>45926</v>
       </c>
     </row>
     <row r="8" spans="1:8" s="2" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>107</v>
       </c>
       <c r="F8" s="8">
         <v>45092</v>
       </c>
       <c r="G8" s="8" t="s">
-        <v>1275</v>
+        <v>1274</v>
       </c>
       <c r="H8" s="8">
         <v>45933</v>
       </c>
     </row>
     <row r="9" spans="1:8" s="2" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A9" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>36</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>38</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>108</v>
       </c>
       <c r="F9" s="8">
         <v>45092</v>
       </c>
       <c r="G9" s="8">
@@ -5061,51 +5814,51 @@
       </c>
       <c r="G12" s="6">
         <v>45813</v>
       </c>
     </row>
     <row r="13" spans="1:8" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A13" s="3" t="s">
         <v>51</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>55</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>112</v>
       </c>
       <c r="F13" s="10">
         <v>45104</v>
       </c>
       <c r="G13" s="10" t="s">
-        <v>1275</v>
+        <v>1274</v>
       </c>
       <c r="H13" s="10">
         <v>45941</v>
       </c>
     </row>
     <row r="14" spans="1:8" s="2" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A14" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>57</v>
       </c>
       <c r="D14" s="3" t="s">
         <v>58</v>
       </c>
       <c r="E14" s="3" t="s">
         <v>113</v>
       </c>
       <c r="F14" s="8">
         <v>45104</v>
       </c>
       <c r="G14" s="6">
@@ -5201,51 +5954,53 @@
         <v>45114</v>
       </c>
       <c r="G18" s="8">
         <v>45814</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A19" s="2" t="s">
         <v>65</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>72</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>73</v>
       </c>
       <c r="D19" s="2" t="s">
         <v>74</v>
       </c>
       <c r="E19" s="2" t="s">
         <v>121</v>
       </c>
       <c r="F19" s="8">
         <v>45114</v>
       </c>
-      <c r="G19" s="8"/>
+      <c r="G19" s="8">
+        <v>46090</v>
+      </c>
     </row>
     <row r="20" spans="1:8" s="2" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A20" s="2" t="s">
         <v>75</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>76</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>77</v>
       </c>
       <c r="D20" s="2" t="s">
         <v>78</v>
       </c>
       <c r="E20" s="2" t="s">
         <v>122</v>
       </c>
       <c r="F20" s="8">
         <v>45133</v>
       </c>
       <c r="G20" s="8">
         <v>45810</v>
       </c>
     </row>
     <row r="21" spans="1:8" s="2" customFormat="1" x14ac:dyDescent="0.35">
@@ -5361,51 +6116,51 @@
       </c>
       <c r="G25" s="6">
         <v>45813</v>
       </c>
     </row>
     <row r="26" spans="1:8" s="2" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A26" s="2" t="s">
         <v>98</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>99</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>129</v>
       </c>
       <c r="D26" s="2" t="s">
         <v>100</v>
       </c>
       <c r="E26" s="2" t="s">
         <v>130</v>
       </c>
       <c r="F26" s="8">
         <v>45139</v>
       </c>
       <c r="G26" s="8" t="s">
-        <v>1275</v>
+        <v>1274</v>
       </c>
       <c r="H26" s="8">
         <v>46055</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A27" s="1" t="s">
         <v>131</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>138</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>139</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>140</v>
       </c>
       <c r="F27" s="9">
         <v>45139</v>
       </c>
       <c r="G27" s="9">
@@ -5433,284 +6188,290 @@
       </c>
       <c r="G28" s="9">
         <v>45810</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A29" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>133</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>134</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>135</v>
       </c>
       <c r="F29" s="9">
         <v>45146</v>
       </c>
       <c r="G29" s="9" t="s">
-        <v>1275</v>
+        <v>1274</v>
       </c>
       <c r="H29" s="8">
         <v>46055</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A30" s="1" t="s">
         <v>150</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>147</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>148</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>149</v>
       </c>
       <c r="F30" s="9">
         <v>45147</v>
       </c>
       <c r="G30" s="9" t="s">
-        <v>1275</v>
+        <v>1274</v>
       </c>
       <c r="H30" s="8">
         <v>45916</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A31" s="1" t="s">
         <v>151</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>152</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>153</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>154</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>155</v>
       </c>
       <c r="F31" s="9">
         <v>45147</v>
       </c>
       <c r="G31" s="9" t="s">
-        <v>1275</v>
+        <v>1274</v>
       </c>
       <c r="H31" s="8">
         <v>45965</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A32" s="2" t="s">
         <v>156</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>158</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>159</v>
       </c>
       <c r="D32" s="2" t="s">
         <v>160</v>
       </c>
       <c r="E32" s="2" t="s">
         <v>161</v>
       </c>
       <c r="F32" s="8">
         <v>45159</v>
       </c>
       <c r="G32" s="8" t="s">
-        <v>1275</v>
+        <v>1274</v>
       </c>
       <c r="H32" s="8">
         <v>46055</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A33" s="2" t="s">
         <v>157</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>162</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>163</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>164</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>165</v>
       </c>
       <c r="F33" s="8">
         <v>45159</v>
       </c>
       <c r="G33" s="8" t="s">
-        <v>1275</v>
+        <v>1274</v>
       </c>
       <c r="H33" s="8">
         <v>46055</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A34" s="2" t="s">
         <v>166</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>167</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>168</v>
       </c>
       <c r="D34" s="2" t="s">
         <v>169</v>
       </c>
       <c r="E34" s="2" t="s">
         <v>170</v>
       </c>
       <c r="F34" s="8">
         <v>45161</v>
       </c>
-      <c r="G34" s="8"/>
+      <c r="G34" s="8">
+        <v>46090</v>
+      </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A35" s="1" t="s">
         <v>171</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>174</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>175</v>
       </c>
       <c r="F35" s="9">
         <v>45161</v>
       </c>
       <c r="G35" s="9" t="s">
-        <v>1275</v>
+        <v>1274</v>
       </c>
       <c r="H35" s="8">
         <v>46055</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A36" s="2" t="s">
         <v>176</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>177</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>178</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>179</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>180</v>
       </c>
       <c r="F36" s="8">
         <v>45167</v>
       </c>
-      <c r="G36" s="8"/>
+      <c r="G36" s="8">
+        <v>46090</v>
+      </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A37" s="2" t="s">
         <v>181</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>182</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>183</v>
       </c>
       <c r="D37" s="2" t="s">
         <v>184</v>
       </c>
       <c r="E37" s="2" t="s">
         <v>185</v>
       </c>
       <c r="F37" s="8">
         <v>45174</v>
       </c>
       <c r="G37" s="8" t="s">
-        <v>1275</v>
+        <v>1274</v>
       </c>
       <c r="H37" s="8">
         <v>46055</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A38" s="2" t="s">
         <v>186</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>187</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>188</v>
       </c>
       <c r="D38" s="2" t="s">
         <v>189</v>
       </c>
       <c r="E38" s="2" t="s">
         <v>190</v>
       </c>
       <c r="F38" s="8">
         <v>45194</v>
       </c>
-      <c r="G38" s="8"/>
+      <c r="G38" s="8">
+        <v>46090</v>
+      </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A39" s="2" t="s">
         <v>191</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>192</v>
       </c>
       <c r="C39" s="2" t="s">
-        <v>1165</v>
+        <v>1164</v>
       </c>
       <c r="D39" s="2" t="s">
         <v>193</v>
       </c>
       <c r="E39" s="2" t="s">
         <v>194</v>
       </c>
       <c r="F39" s="8">
         <v>45216</v>
       </c>
       <c r="G39" s="6">
         <v>45813</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A40" s="2" t="s">
         <v>195</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>198</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>199</v>
       </c>
       <c r="D40" s="2" t="s">
@@ -5746,84 +6507,86 @@
         <v>45224</v>
       </c>
       <c r="G41" s="6">
         <v>45813</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A42" s="2" t="s">
         <v>197</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>206</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>207</v>
       </c>
       <c r="D42" s="2" t="s">
         <v>208</v>
       </c>
       <c r="E42" s="2" t="s">
         <v>209</v>
       </c>
       <c r="F42" s="8">
         <v>45224</v>
       </c>
-      <c r="G42" s="8"/>
+      <c r="G42" s="8">
+        <v>46112</v>
+      </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A43" s="2" t="s">
         <v>210</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>213</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>212</v>
       </c>
       <c r="D43" s="2" t="s">
         <v>214</v>
       </c>
       <c r="E43" s="2" t="s">
         <v>215</v>
       </c>
       <c r="F43" s="8">
         <v>45224</v>
       </c>
       <c r="G43" s="6">
         <v>45813</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A44" s="2" t="s">
         <v>211</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>216</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>1284</v>
+        <v>1283</v>
       </c>
       <c r="D44" s="2" t="s">
         <v>217</v>
       </c>
       <c r="E44" s="2" t="s">
         <v>218</v>
       </c>
       <c r="F44" s="8">
         <v>45224</v>
       </c>
       <c r="G44" s="8">
         <v>46001</v>
       </c>
       <c r="H44" s="8"/>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A45" s="2" t="s">
         <v>219</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>221</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>222</v>
       </c>
@@ -5884,143 +6647,147 @@
         <v>45238</v>
       </c>
       <c r="G47" s="6">
         <v>45813</v>
       </c>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A48" s="2" t="s">
         <v>234</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>235</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>236</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>237</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>238</v>
       </c>
       <c r="F48" s="8">
         <v>45243</v>
       </c>
-      <c r="G48" s="8"/>
+      <c r="G48" s="8">
+        <v>46090</v>
+      </c>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A49" s="2" t="s">
         <v>239</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>240</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>241</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>242</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>243</v>
       </c>
       <c r="F49" s="8">
         <v>45257</v>
       </c>
       <c r="G49" s="8" t="s">
-        <v>1275</v>
+        <v>1274</v>
       </c>
       <c r="H49" s="8">
         <v>46055</v>
       </c>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A50" s="2" t="s">
         <v>244</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>245</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>246</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>247</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>248</v>
       </c>
       <c r="F50" s="8">
         <v>45271</v>
       </c>
       <c r="G50" s="6">
         <v>45813</v>
       </c>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A51" s="2" t="s">
         <v>249</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>250</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>251</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>252</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>253</v>
       </c>
       <c r="F51" s="8">
         <v>45271</v>
       </c>
-      <c r="G51" s="8"/>
+      <c r="G51" s="8">
+        <v>46090</v>
+      </c>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A52" s="2" t="s">
         <v>254</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>255</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>256</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>257</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>258</v>
       </c>
       <c r="F52" s="8">
         <v>45271</v>
       </c>
       <c r="G52" s="8" t="s">
-        <v>1275</v>
+        <v>1274</v>
       </c>
       <c r="H52" s="8">
         <v>46055</v>
       </c>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A53" s="2" t="s">
         <v>259</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>260</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>261</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>262</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>263</v>
       </c>
       <c r="F53" s="8">
         <v>45272</v>
       </c>
       <c r="G53" s="6">
@@ -6070,1272 +6837,1389 @@
         <v>45308</v>
       </c>
       <c r="G55" s="6">
         <v>45813</v>
       </c>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A56" s="2" t="s">
         <v>274</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>275</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>276</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>277</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>278</v>
       </c>
       <c r="F56" s="8">
         <v>45308</v>
       </c>
-      <c r="G56" s="8"/>
+      <c r="G56" s="8" t="s">
+        <v>1274</v>
+      </c>
+      <c r="H56" s="8">
+        <v>46162</v>
+      </c>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A57" s="2" t="s">
         <v>279</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>280</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>281</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>282</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>283</v>
       </c>
       <c r="F57" s="8">
         <v>45317</v>
       </c>
       <c r="G57" s="8">
         <v>46079</v>
       </c>
       <c r="H57" s="8"/>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A58" s="2" t="s">
         <v>284</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>285</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>286</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>287</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>288</v>
       </c>
       <c r="F58" s="8">
         <v>45317</v>
       </c>
-      <c r="G58" s="8"/>
+      <c r="G58" s="8">
+        <v>46090</v>
+      </c>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A59" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>290</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>291</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>292</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>293</v>
       </c>
       <c r="F59" s="8">
         <v>45320</v>
       </c>
       <c r="G59" s="8" t="s">
-        <v>1275</v>
+        <v>1274</v>
       </c>
       <c r="H59" s="8">
         <v>46055</v>
       </c>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A60" s="2" t="s">
         <v>294</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>295</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>296</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>297</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>298</v>
       </c>
       <c r="F60" s="8">
         <v>45324</v>
       </c>
-      <c r="G60" s="8"/>
+      <c r="G60" s="8">
+        <v>46153</v>
+      </c>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A61" s="2" t="s">
         <v>299</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>300</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>301</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>302</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>303</v>
       </c>
       <c r="F61" s="8">
         <v>45343</v>
       </c>
-      <c r="G61" s="8"/>
+      <c r="G61" s="8">
+        <v>46091</v>
+      </c>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A62" s="2" t="s">
         <v>304</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>305</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>306</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>307</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>308</v>
       </c>
       <c r="F62" s="8">
         <v>45343</v>
       </c>
       <c r="G62" s="8">
         <v>46079</v>
       </c>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A63" s="2" t="s">
         <v>309</v>
       </c>
       <c r="B63" s="2" t="s">
         <v>310</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>312</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>311</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>313</v>
       </c>
       <c r="F63" s="8">
         <v>45343</v>
       </c>
-      <c r="G63" s="8"/>
+      <c r="G63" s="8">
+        <v>46091</v>
+      </c>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A64" s="2" t="s">
         <v>314</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>315</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>316</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>317</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>318</v>
       </c>
       <c r="F64" s="8">
         <v>45348</v>
       </c>
-      <c r="G64" s="8"/>
-[...1 lines deleted...]
-    <row r="65" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G64" s="8">
+        <v>46090</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A65" s="2" t="s">
         <v>319</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>320</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>321</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>322</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>323</v>
       </c>
       <c r="F65" s="8">
         <v>45355</v>
       </c>
-      <c r="G65" s="8"/>
-[...1 lines deleted...]
-    <row r="66" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G65" s="8">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A66" s="2" t="s">
         <v>324</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>325</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>326</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>327</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>328</v>
       </c>
       <c r="F66" s="8">
         <v>45355</v>
       </c>
-      <c r="G66" s="8"/>
-[...1 lines deleted...]
-    <row r="67" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G66" s="8">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A67" s="2" t="s">
         <v>329</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>330</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>331</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>332</v>
       </c>
       <c r="E67" s="2" t="s">
         <v>333</v>
       </c>
       <c r="F67" s="8">
         <v>45355</v>
       </c>
-      <c r="G67" s="8"/>
-[...1 lines deleted...]
-    <row r="68" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G67" s="8" t="s">
+        <v>1274</v>
+      </c>
+      <c r="H67" s="8">
+        <v>46162</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A68" s="2" t="s">
         <v>334</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>335</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>336</v>
       </c>
       <c r="D68" s="2" t="s">
         <v>337</v>
       </c>
       <c r="E68" s="2" t="s">
         <v>338</v>
       </c>
       <c r="F68" s="8">
         <v>45355</v>
       </c>
-      <c r="G68" s="8"/>
-[...1 lines deleted...]
-    <row r="69" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G68" s="8">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A69" s="2" t="s">
         <v>339</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>341</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>342</v>
       </c>
       <c r="D69" s="2" t="s">
         <v>343</v>
       </c>
       <c r="E69" s="2" t="s">
         <v>344</v>
       </c>
       <c r="F69" s="8">
         <v>45362</v>
       </c>
-      <c r="G69" s="8"/>
-[...1 lines deleted...]
-    <row r="70" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G69" s="8" t="s">
+        <v>1274</v>
+      </c>
+      <c r="H69" s="8">
+        <v>46162</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A70" s="2" t="s">
         <v>340</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>345</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>346</v>
       </c>
       <c r="D70" s="2" t="s">
         <v>347</v>
       </c>
       <c r="E70" s="2" t="s">
         <v>348</v>
       </c>
       <c r="F70" s="8">
         <v>45362</v>
       </c>
-      <c r="G70" s="8"/>
-[...1 lines deleted...]
-    <row r="71" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G70" s="8" t="s">
+        <v>1274</v>
+      </c>
+      <c r="H70" s="8">
+        <v>46162</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A71" s="2" t="s">
         <v>349</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>351</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>352</v>
       </c>
       <c r="D71" s="2" t="s">
         <v>353</v>
       </c>
       <c r="E71" s="2" t="s">
         <v>354</v>
       </c>
       <c r="F71" s="8">
         <v>45370</v>
       </c>
       <c r="G71" s="8">
         <v>46079</v>
       </c>
     </row>
-    <row r="72" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A72" s="2" t="s">
         <v>350</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>355</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>356</v>
       </c>
       <c r="D72" s="2" t="s">
         <v>357</v>
       </c>
       <c r="E72" s="2" t="s">
         <v>358</v>
       </c>
       <c r="F72" s="8">
         <v>45370</v>
       </c>
-      <c r="G72" s="8"/>
-[...1 lines deleted...]
-    <row r="73" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G72" s="8">
+        <v>46147</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A73" s="2" t="s">
         <v>359</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>360</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>361</v>
       </c>
       <c r="D73" s="2" t="s">
         <v>362</v>
       </c>
       <c r="E73" s="2" t="s">
         <v>363</v>
       </c>
       <c r="F73" s="8">
         <v>45371</v>
       </c>
       <c r="G73" s="8">
         <v>46079</v>
       </c>
     </row>
-    <row r="74" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A74" s="2" t="s">
         <v>364</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>365</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>366</v>
       </c>
       <c r="D74" s="2" t="s">
         <v>367</v>
       </c>
       <c r="E74" s="2" t="s">
         <v>368</v>
       </c>
       <c r="F74" s="8">
         <v>45391</v>
       </c>
-      <c r="G74" s="8"/>
-[...1 lines deleted...]
-    <row r="75" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G74" s="8">
+        <v>46153</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A75" s="2" t="s">
         <v>369</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>370</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>371</v>
       </c>
       <c r="D75" s="2" t="s">
         <v>372</v>
       </c>
       <c r="E75" s="2" t="s">
         <v>373</v>
       </c>
       <c r="F75" s="8">
         <v>45391</v>
       </c>
-      <c r="G75" s="8"/>
-[...1 lines deleted...]
-    <row r="76" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G75" s="8">
+        <v>46153</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A76" s="2" t="s">
         <v>375</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>374</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>376</v>
       </c>
       <c r="D76" s="2" t="s">
         <v>377</v>
       </c>
       <c r="E76" s="2" t="s">
         <v>378</v>
       </c>
       <c r="F76" s="8">
         <v>45391</v>
       </c>
-      <c r="G76" s="8"/>
-[...1 lines deleted...]
-    <row r="77" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G76" s="8" t="s">
+        <v>1274</v>
+      </c>
+      <c r="H76" s="8">
+        <v>46162</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A77" s="2" t="s">
         <v>379</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>380</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>381</v>
       </c>
       <c r="D77" s="2" t="s">
         <v>382</v>
       </c>
       <c r="E77" s="2" t="s">
         <v>383</v>
       </c>
       <c r="F77" s="8">
         <v>45391</v>
       </c>
       <c r="G77" s="8"/>
     </row>
-    <row r="78" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A78" s="2" t="s">
         <v>384</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>385</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>386</v>
       </c>
       <c r="D78" s="2" t="s">
         <v>387</v>
       </c>
       <c r="E78" s="2" t="s">
         <v>388</v>
       </c>
       <c r="F78" s="8">
         <v>45391</v>
       </c>
-      <c r="G78" s="8"/>
-[...1 lines deleted...]
-    <row r="79" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G78" s="8" t="s">
+        <v>1274</v>
+      </c>
+      <c r="H78" s="8">
+        <v>46162</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A79" s="2" t="s">
         <v>389</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>390</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>391</v>
       </c>
       <c r="D79" s="2" t="s">
         <v>392</v>
       </c>
       <c r="E79" s="2" t="s">
         <v>393</v>
       </c>
       <c r="F79" s="8">
         <v>45391</v>
       </c>
-      <c r="G79" s="8"/>
-[...1 lines deleted...]
-    <row r="80" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G79" s="8">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A80" s="2" t="s">
         <v>394</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>395</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>398</v>
       </c>
       <c r="D80" s="2" t="s">
         <v>396</v>
       </c>
       <c r="E80" s="2" t="s">
         <v>397</v>
       </c>
       <c r="F80" s="8">
         <v>45391</v>
       </c>
-      <c r="G80" s="8"/>
-[...1 lines deleted...]
-    <row r="81" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G80" s="8" t="s">
+        <v>1274</v>
+      </c>
+      <c r="H80" s="8">
+        <v>46162</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A81" s="2" t="s">
         <v>399</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>400</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>401</v>
       </c>
       <c r="D81" s="2" t="s">
         <v>402</v>
       </c>
       <c r="E81" s="2" t="s">
         <v>403</v>
       </c>
       <c r="F81" s="8">
         <v>45391</v>
       </c>
-      <c r="G81" s="8"/>
-[...1 lines deleted...]
-    <row r="82" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G81" s="8">
+        <v>46181</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A82" s="2" t="s">
         <v>404</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>405</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>406</v>
       </c>
       <c r="D82" s="2" t="s">
         <v>407</v>
       </c>
       <c r="E82" s="2" t="s">
         <v>408</v>
       </c>
       <c r="F82" s="8">
         <v>45391</v>
       </c>
-      <c r="G82" s="8"/>
-[...1 lines deleted...]
-    <row r="83" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G82" s="8">
+        <v>46147</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A83" s="2" t="s">
         <v>409</v>
       </c>
       <c r="B83" s="2" t="s">
         <v>410</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>413</v>
       </c>
       <c r="D83" s="2" t="s">
         <v>411</v>
       </c>
       <c r="E83" s="2" t="s">
         <v>412</v>
       </c>
       <c r="F83" s="8">
         <v>45391</v>
       </c>
-      <c r="G83" s="8"/>
-[...1 lines deleted...]
-    <row r="84" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G83" s="8">
+        <v>46147</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A84" s="2" t="s">
         <v>414</v>
       </c>
       <c r="B84" s="2" t="s">
         <v>415</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>416</v>
       </c>
       <c r="D84" s="2" t="s">
         <v>417</v>
       </c>
       <c r="E84" s="2" t="s">
         <v>418</v>
       </c>
       <c r="F84" s="8">
         <v>45397</v>
       </c>
-      <c r="G84" s="8"/>
-[...1 lines deleted...]
-    <row r="85" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G84" s="8">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A85" s="2" t="s">
         <v>419</v>
       </c>
       <c r="B85" s="2" t="s">
         <v>420</v>
       </c>
       <c r="C85" s="2" t="s">
         <v>421</v>
       </c>
       <c r="D85" s="2" t="s">
         <v>422</v>
       </c>
       <c r="E85" s="2" t="s">
         <v>423</v>
       </c>
       <c r="F85" s="8">
         <v>45397</v>
       </c>
-      <c r="G85" s="8"/>
-[...1 lines deleted...]
-    <row r="86" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G85" s="8">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A86" s="2" t="s">
         <v>425</v>
       </c>
       <c r="B86" s="2" t="s">
         <v>424</v>
       </c>
       <c r="C86" s="2" t="s">
         <v>426</v>
       </c>
       <c r="D86" s="2" t="s">
         <v>427</v>
       </c>
       <c r="E86" s="2" t="s">
         <v>428</v>
       </c>
       <c r="F86" s="8">
         <v>45397</v>
       </c>
-      <c r="G86" s="8"/>
-[...1 lines deleted...]
-    <row r="87" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G86" s="8">
+        <v>46090</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A87" s="2" t="s">
         <v>429</v>
       </c>
       <c r="B87" s="2" t="s">
         <v>430</v>
       </c>
       <c r="C87" s="2" t="s">
         <v>431</v>
       </c>
       <c r="D87" s="2" t="s">
         <v>432</v>
       </c>
       <c r="E87" s="2" t="s">
         <v>433</v>
       </c>
       <c r="F87" s="8">
         <v>45397</v>
       </c>
-      <c r="G87" s="8"/>
-[...1 lines deleted...]
-    <row r="88" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G87" s="8">
+        <v>46090</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A88" s="2" t="s">
         <v>434</v>
       </c>
       <c r="B88" s="2" t="s">
         <v>435</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>436</v>
       </c>
       <c r="D88" s="2" t="s">
         <v>437</v>
       </c>
       <c r="E88" s="2" t="s">
         <v>438</v>
       </c>
       <c r="F88" s="8">
         <v>45397</v>
       </c>
-      <c r="G88" s="8"/>
-[...1 lines deleted...]
-    <row r="89" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G88" s="8">
+        <v>46147</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A89" s="2" t="s">
         <v>439</v>
       </c>
       <c r="B89" s="2" t="s">
         <v>440</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>441</v>
       </c>
       <c r="D89" s="2" t="s">
         <v>442</v>
       </c>
       <c r="E89" s="2" t="s">
         <v>443</v>
       </c>
       <c r="F89" s="8">
         <v>45397</v>
       </c>
-      <c r="G89" s="8"/>
-[...1 lines deleted...]
-    <row r="90" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G89" s="8">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A90" s="2" t="s">
         <v>444</v>
       </c>
       <c r="B90" s="2" t="s">
         <v>448</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>449</v>
       </c>
       <c r="D90" s="2" t="s">
         <v>450</v>
       </c>
       <c r="E90" s="2" t="s">
         <v>451</v>
       </c>
       <c r="F90" s="8">
         <v>45405</v>
       </c>
-      <c r="G90" s="8"/>
-[...1 lines deleted...]
-    <row r="91" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G90" s="8">
+        <v>46147</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A91" s="2" t="s">
         <v>445</v>
       </c>
       <c r="B91" s="2" t="s">
         <v>452</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>453</v>
       </c>
       <c r="D91" s="2" t="s">
         <v>454</v>
       </c>
       <c r="E91" s="2" t="s">
         <v>455</v>
       </c>
       <c r="F91" s="8">
         <v>45405</v>
       </c>
-      <c r="G91" s="8"/>
-[...1 lines deleted...]
-    <row r="92" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G91" s="8" t="s">
+        <v>1274</v>
+      </c>
+      <c r="H91" s="8">
+        <v>46162</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A92" s="2" t="s">
         <v>446</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>456</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>457</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>458</v>
       </c>
       <c r="E92" s="2" t="s">
         <v>459</v>
       </c>
       <c r="F92" s="8">
         <v>45405</v>
       </c>
       <c r="G92" s="8">
         <v>46079</v>
       </c>
     </row>
-    <row r="93" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A93" s="2" t="s">
         <v>447</v>
       </c>
       <c r="B93" s="2" t="s">
         <v>460</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>461</v>
       </c>
       <c r="D93" s="2" t="s">
         <v>462</v>
       </c>
       <c r="E93" s="2" t="s">
         <v>463</v>
       </c>
       <c r="F93" s="8">
         <v>45405</v>
       </c>
-      <c r="G93" s="8"/>
-[...1 lines deleted...]
-    <row r="94" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G93" s="8">
+        <v>46090</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A94" s="2" t="s">
         <v>464</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>465</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>466</v>
       </c>
       <c r="D94" s="2" t="s">
         <v>467</v>
       </c>
       <c r="E94" s="2" t="s">
         <v>490</v>
       </c>
       <c r="F94" s="8">
         <v>45408</v>
       </c>
-      <c r="G94" s="8"/>
-[...1 lines deleted...]
-    <row r="95" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G94" s="8">
+        <v>46090</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A95" s="2" t="s">
         <v>468</v>
       </c>
       <c r="B95" s="2" t="s">
         <v>472</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>473</v>
       </c>
       <c r="D95" s="2" t="s">
         <v>474</v>
       </c>
       <c r="E95" s="2" t="s">
         <v>491</v>
       </c>
       <c r="F95" s="8">
         <v>45408</v>
       </c>
-      <c r="G95" s="8"/>
-[...1 lines deleted...]
-    <row r="96" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G95" s="8">
+        <v>46090</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A96" s="2" t="s">
         <v>469</v>
       </c>
       <c r="B96" s="2" t="s">
         <v>475</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>476</v>
       </c>
       <c r="D96" s="2" t="s">
         <v>477</v>
       </c>
       <c r="E96" s="2" t="s">
         <v>492</v>
       </c>
       <c r="F96" s="8">
         <v>45408</v>
       </c>
-      <c r="G96" s="8"/>
-[...1 lines deleted...]
-    <row r="97" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G96" s="8">
+        <v>46090</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A97" s="2" t="s">
         <v>470</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>478</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>479</v>
       </c>
       <c r="D97" s="2" t="s">
         <v>480</v>
       </c>
       <c r="E97" s="2" t="s">
         <v>493</v>
       </c>
       <c r="F97" s="8">
         <v>45408</v>
       </c>
-      <c r="G97" s="8"/>
-[...1 lines deleted...]
-    <row r="98" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G97" s="8">
+        <v>46090</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A98" s="2" t="s">
         <v>471</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>481</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>482</v>
       </c>
       <c r="D98" s="2" t="s">
         <v>483</v>
       </c>
       <c r="E98" s="2" t="s">
         <v>494</v>
       </c>
       <c r="F98" s="8">
         <v>45408</v>
       </c>
       <c r="G98" s="8">
         <v>46079</v>
       </c>
     </row>
-    <row r="99" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="99" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A99" s="2" t="s">
         <v>484</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>485</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>486</v>
       </c>
       <c r="D99" s="2" t="s">
         <v>487</v>
       </c>
       <c r="E99" s="2" t="s">
         <v>495</v>
       </c>
       <c r="F99" s="8">
         <v>45408</v>
       </c>
-      <c r="G99" s="8"/>
-[...1 lines deleted...]
-    <row r="100" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G99" s="8" t="s">
+        <v>1274</v>
+      </c>
+      <c r="H99" s="8">
+        <v>46162</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A100" s="2" t="s">
         <v>488</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>489</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>496</v>
       </c>
       <c r="D100" s="2" t="s">
         <v>497</v>
       </c>
       <c r="E100" s="2" t="s">
         <v>498</v>
       </c>
       <c r="F100" s="8">
         <v>45408</v>
       </c>
-      <c r="G100" s="8"/>
-[...1 lines deleted...]
-    <row r="101" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G100" s="8">
+        <v>46090</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A101" s="2" t="s">
         <v>499</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>500</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>501</v>
       </c>
       <c r="D101" s="2" t="s">
         <v>502</v>
       </c>
       <c r="E101" s="2" t="s">
         <v>503</v>
       </c>
       <c r="F101" s="8">
         <v>45411</v>
       </c>
-      <c r="G101" s="8"/>
-[...1 lines deleted...]
-    <row r="102" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G101" s="8">
+        <v>46090</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A102" s="2" t="s">
         <v>504</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>505</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>506</v>
       </c>
       <c r="D102" s="2" t="s">
         <v>507</v>
       </c>
       <c r="E102" s="2" t="s">
         <v>508</v>
       </c>
       <c r="F102" s="8">
         <v>45425</v>
       </c>
-      <c r="G102" s="8"/>
-[...1 lines deleted...]
-    <row r="103" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G102" s="8">
+        <v>46090</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A103" s="2" t="s">
         <v>509</v>
       </c>
       <c r="B103" s="2" t="s">
         <v>510</v>
       </c>
       <c r="C103" s="2" t="s">
         <v>513</v>
       </c>
       <c r="D103" s="2" t="s">
         <v>511</v>
       </c>
       <c r="E103" s="2" t="s">
         <v>512</v>
       </c>
       <c r="F103" s="8">
         <v>45425</v>
       </c>
-      <c r="G103" s="8"/>
-[...1 lines deleted...]
-    <row r="104" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G103" s="8">
+        <v>46091</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A104" s="2" t="s">
         <v>514</v>
       </c>
       <c r="B104" s="2" t="s">
         <v>515</v>
       </c>
       <c r="C104" s="2" t="s">
         <v>518</v>
       </c>
       <c r="D104" s="2" t="s">
         <v>516</v>
       </c>
       <c r="E104" s="2" t="s">
         <v>517</v>
       </c>
       <c r="F104" s="8">
         <v>45434</v>
       </c>
       <c r="G104" s="8"/>
     </row>
-    <row r="105" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="105" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A105" s="2" t="s">
         <v>519</v>
       </c>
       <c r="B105" s="2" t="s">
         <v>520</v>
       </c>
       <c r="C105" s="2" t="s">
         <v>521</v>
       </c>
       <c r="D105" s="2" t="s">
         <v>522</v>
       </c>
       <c r="E105" s="2" t="s">
         <v>523</v>
       </c>
       <c r="F105" s="8">
         <v>45436</v>
       </c>
-      <c r="G105" s="8"/>
-[...1 lines deleted...]
-    <row r="106" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G105" s="8">
+        <v>46090</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A106" s="2" t="s">
         <v>524</v>
       </c>
       <c r="B106" s="2" t="s">
         <v>525</v>
       </c>
       <c r="C106" s="2" t="s">
         <v>526</v>
       </c>
       <c r="D106" s="2" t="s">
         <v>527</v>
       </c>
       <c r="E106" s="2" t="s">
         <v>528</v>
       </c>
       <c r="F106" s="8">
         <v>45440</v>
       </c>
       <c r="G106" s="8">
         <v>46079</v>
       </c>
     </row>
-    <row r="107" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="107" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A107" s="2" t="s">
         <v>529</v>
       </c>
       <c r="B107" s="2" t="s">
         <v>531</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>533</v>
       </c>
       <c r="D107" s="2" t="s">
         <v>534</v>
       </c>
       <c r="E107" s="2" t="s">
         <v>535</v>
       </c>
       <c r="F107" s="8">
         <v>45446</v>
       </c>
       <c r="G107" s="8">
         <v>46079</v>
       </c>
     </row>
-    <row r="108" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="108" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A108" s="2" t="s">
         <v>530</v>
       </c>
       <c r="B108" s="2" t="s">
         <v>532</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>536</v>
       </c>
       <c r="D108" s="2" t="s">
         <v>537</v>
       </c>
       <c r="E108" s="2" t="s">
         <v>538</v>
       </c>
       <c r="F108" s="8">
         <v>45446</v>
       </c>
       <c r="G108" s="8"/>
     </row>
-    <row r="109" spans="1:7" x14ac:dyDescent="0.35">
+    <row r="109" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A109" s="2" t="s">
         <v>539</v>
       </c>
       <c r="B109" s="2" t="s">
         <v>544</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>545</v>
       </c>
       <c r="D109" s="2" t="s">
         <v>546</v>
       </c>
       <c r="E109" s="2" t="s">
         <v>547</v>
       </c>
       <c r="F109" s="8">
         <v>45461</v>
       </c>
-      <c r="G109" s="8"/>
-[...1 lines deleted...]
-    <row r="110" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G109" s="8">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A110" s="2" t="s">
         <v>540</v>
       </c>
       <c r="B110" s="2" t="s">
         <v>548</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>549</v>
       </c>
       <c r="D110" s="2" t="s">
         <v>550</v>
       </c>
       <c r="E110" s="2" t="s">
         <v>551</v>
       </c>
       <c r="F110" s="8">
         <v>45461</v>
       </c>
-      <c r="G110" s="8"/>
-[...1 lines deleted...]
-    <row r="111" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G110" s="8">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A111" s="2" t="s">
         <v>541</v>
       </c>
       <c r="B111" s="2" t="s">
         <v>552</v>
       </c>
       <c r="C111" s="2" t="s">
         <v>553</v>
       </c>
       <c r="D111" s="2" t="s">
         <v>554</v>
       </c>
       <c r="E111" s="2" t="s">
         <v>555</v>
       </c>
       <c r="F111" s="8">
         <v>45461</v>
       </c>
-      <c r="G111" s="8"/>
-[...1 lines deleted...]
-    <row r="112" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="G111" s="8">
+        <v>46153</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.35">
       <c r="A112" s="2" t="s">
         <v>542</v>
       </c>
       <c r="B112" s="2" t="s">
         <v>556</v>
       </c>
       <c r="C112" s="2" t="s">
         <v>557</v>
       </c>
       <c r="D112" s="2" t="s">
         <v>558</v>
       </c>
       <c r="E112" s="2" t="s">
         <v>559</v>
       </c>
       <c r="F112" s="8">
         <v>45461</v>
       </c>
       <c r="G112" s="8">
         <v>46079</v>
       </c>
     </row>
     <row r="113" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A113" s="2" t="s">
         <v>543</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>560</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>561</v>
       </c>
       <c r="D113" s="2" t="s">
         <v>562</v>
       </c>
       <c r="E113" s="2" t="s">
         <v>563</v>
       </c>
       <c r="F113" s="8">
         <v>45461</v>
       </c>
-      <c r="G113" s="8"/>
+      <c r="G113" s="8">
+        <v>46112</v>
+      </c>
     </row>
     <row r="114" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A114" s="2" t="s">
         <v>564</v>
       </c>
       <c r="B114" s="2" t="s">
         <v>571</v>
       </c>
       <c r="C114" s="2" t="s">
         <v>576</v>
       </c>
       <c r="D114" s="2" t="s">
         <v>577</v>
       </c>
       <c r="E114" s="2" t="s">
         <v>578</v>
       </c>
       <c r="F114" s="8">
         <v>45462</v>
       </c>
       <c r="G114" s="8">
         <v>46079</v>
       </c>
     </row>
     <row r="115" spans="1:7" x14ac:dyDescent="0.35">
@@ -7356,51 +8240,53 @@
       </c>
       <c r="F115" s="8">
         <v>45462</v>
       </c>
       <c r="G115" s="8"/>
     </row>
     <row r="116" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A116" s="2" t="s">
         <v>566</v>
       </c>
       <c r="B116" s="2" t="s">
         <v>573</v>
       </c>
       <c r="C116" s="2" t="s">
         <v>582</v>
       </c>
       <c r="D116" s="2" t="s">
         <v>583</v>
       </c>
       <c r="E116" s="2" t="s">
         <v>584</v>
       </c>
       <c r="F116" s="8">
         <v>45462</v>
       </c>
-      <c r="G116" s="8"/>
+      <c r="G116" s="8">
+        <v>46153</v>
+      </c>
     </row>
     <row r="117" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A117" s="2" t="s">
         <v>567</v>
       </c>
       <c r="B117" s="2" t="s">
         <v>574</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>585</v>
       </c>
       <c r="D117" s="2" t="s">
         <v>586</v>
       </c>
       <c r="E117" s="2" t="s">
         <v>587</v>
       </c>
       <c r="F117" s="8">
         <v>45462</v>
       </c>
       <c r="G117" s="8"/>
     </row>
     <row r="118" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A118" s="2" t="s">
         <v>568</v>
@@ -7419,51 +8305,53 @@
       </c>
       <c r="F118" s="8">
         <v>45462</v>
       </c>
       <c r="G118" s="8"/>
     </row>
     <row r="119" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A119" s="2" t="s">
         <v>569</v>
       </c>
       <c r="B119" s="2" t="s">
         <v>570</v>
       </c>
       <c r="C119" s="2" t="s">
         <v>591</v>
       </c>
       <c r="D119" s="2" t="s">
         <v>592</v>
       </c>
       <c r="E119" s="2" t="s">
         <v>593</v>
       </c>
       <c r="F119" s="8">
         <v>45462</v>
       </c>
-      <c r="G119" s="8"/>
+      <c r="G119" s="8">
+        <v>46153</v>
+      </c>
     </row>
     <row r="120" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A120" s="2" t="s">
         <v>594</v>
       </c>
       <c r="B120" s="2" t="s">
         <v>600</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>601</v>
       </c>
       <c r="D120" s="2" t="s">
         <v>602</v>
       </c>
       <c r="E120" s="2" t="s">
         <v>603</v>
       </c>
       <c r="F120" s="8">
         <v>45464</v>
       </c>
       <c r="G120" s="8"/>
     </row>
     <row r="121" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A121" s="2" t="s">
         <v>595</v>
@@ -7484,51 +8372,53 @@
         <v>45468</v>
       </c>
       <c r="G121" s="8">
         <v>46079</v>
       </c>
     </row>
     <row r="122" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A122" s="2" t="s">
         <v>604</v>
       </c>
       <c r="B122" s="2" t="s">
         <v>605</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>606</v>
       </c>
       <c r="D122" s="2" t="s">
         <v>607</v>
       </c>
       <c r="E122" s="2" t="s">
         <v>608</v>
       </c>
       <c r="F122" s="8">
         <v>45489</v>
       </c>
-      <c r="G122" s="8"/>
+      <c r="G122" s="8">
+        <v>46090</v>
+      </c>
     </row>
     <row r="123" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A123" s="2" t="s">
         <v>609</v>
       </c>
       <c r="B123" s="2" t="s">
         <v>611</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>612</v>
       </c>
       <c r="D123" s="2" t="s">
         <v>613</v>
       </c>
       <c r="E123" s="2" t="s">
         <v>614</v>
       </c>
       <c r="F123" s="8">
         <v>45489</v>
       </c>
       <c r="G123" s="8">
         <v>46079</v>
       </c>
     </row>
     <row r="124" spans="1:7" x14ac:dyDescent="0.35">
@@ -7681,51 +8571,53 @@
       </c>
       <c r="F130" s="8">
         <v>45512</v>
       </c>
       <c r="G130" s="8"/>
     </row>
     <row r="131" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A131" s="2" t="s">
         <v>645</v>
       </c>
       <c r="B131" s="2" t="s">
         <v>647</v>
       </c>
       <c r="C131" s="2" t="s">
         <v>651</v>
       </c>
       <c r="D131" s="2" t="s">
         <v>652</v>
       </c>
       <c r="E131" s="2" t="s">
         <v>653</v>
       </c>
       <c r="F131" s="8">
         <v>45512</v>
       </c>
-      <c r="G131" s="8"/>
+      <c r="G131" s="8">
+        <v>46147</v>
+      </c>
     </row>
     <row r="132" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A132" s="2" t="s">
         <v>654</v>
       </c>
       <c r="B132" s="2" t="s">
         <v>660</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>661</v>
       </c>
       <c r="D132" s="2" t="s">
         <v>662</v>
       </c>
       <c r="E132" s="2" t="s">
         <v>663</v>
       </c>
       <c r="F132" s="8">
         <v>45530</v>
       </c>
       <c r="G132" s="8"/>
     </row>
     <row r="133" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A133" s="2" t="s">
         <v>655</v>
@@ -7849,51 +8741,53 @@
       </c>
       <c r="F138" s="8">
         <v>45561</v>
       </c>
       <c r="G138" s="8"/>
     </row>
     <row r="139" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A139" s="2" t="s">
         <v>689</v>
       </c>
       <c r="B139" s="2" t="s">
         <v>692</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>695</v>
       </c>
       <c r="D139" s="2" t="s">
         <v>696</v>
       </c>
       <c r="E139" s="2" t="s">
         <v>697</v>
       </c>
       <c r="F139" s="8">
         <v>45568</v>
       </c>
-      <c r="G139" s="8"/>
+      <c r="G139" s="8">
+        <v>46112</v>
+      </c>
     </row>
     <row r="140" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A140" s="2" t="s">
         <v>690</v>
       </c>
       <c r="B140" s="2" t="s">
         <v>693</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>698</v>
       </c>
       <c r="D140" s="2" t="s">
         <v>699</v>
       </c>
       <c r="E140" s="2" t="s">
         <v>700</v>
       </c>
       <c r="F140" s="8">
         <v>45568</v>
       </c>
       <c r="G140" s="8"/>
     </row>
     <row r="141" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A141" s="2" t="s">
         <v>691</v>
@@ -7912,72 +8806,76 @@
       </c>
       <c r="F141" s="8">
         <v>45568</v>
       </c>
       <c r="G141" s="8"/>
     </row>
     <row r="142" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A142" s="2" t="s">
         <v>704</v>
       </c>
       <c r="B142" s="2" t="s">
         <v>706</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>713</v>
       </c>
       <c r="D142" s="2" t="s">
         <v>707</v>
       </c>
       <c r="E142" s="2" t="s">
         <v>708</v>
       </c>
       <c r="F142" s="8">
         <v>45572</v>
       </c>
-      <c r="G142" s="8"/>
+      <c r="G142" s="8">
+        <v>46147</v>
+      </c>
     </row>
     <row r="143" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A143" s="2" t="s">
         <v>705</v>
       </c>
       <c r="B143" s="2" t="s">
         <v>709</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>710</v>
       </c>
       <c r="D143" s="2" t="s">
         <v>711</v>
       </c>
       <c r="E143" s="2" t="s">
         <v>712</v>
       </c>
       <c r="F143" s="8">
         <v>45572</v>
       </c>
-      <c r="G143" s="8"/>
+      <c r="G143" s="8">
+        <v>46112</v>
+      </c>
     </row>
     <row r="144" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A144" s="2" t="s">
         <v>714</v>
       </c>
       <c r="B144" s="2" t="s">
         <v>715</v>
       </c>
       <c r="C144" s="2" t="s">
         <v>716</v>
       </c>
       <c r="D144" s="2" t="s">
         <v>717</v>
       </c>
       <c r="E144" s="2" t="s">
         <v>718</v>
       </c>
       <c r="F144" s="8">
         <v>45582</v>
       </c>
       <c r="G144" s="8"/>
     </row>
     <row r="145" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A145" s="2" t="s">
         <v>719</v>
@@ -7996,51 +8894,53 @@
       </c>
       <c r="F145" s="8">
         <v>45586</v>
       </c>
       <c r="G145" s="8"/>
     </row>
     <row r="146" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A146" s="2" t="s">
         <v>720</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>721</v>
       </c>
       <c r="C146" s="2" t="s">
         <v>722</v>
       </c>
       <c r="D146" s="2" t="s">
         <v>723</v>
       </c>
       <c r="E146" s="2" t="s">
         <v>724</v>
       </c>
       <c r="F146" s="8">
         <v>45586</v>
       </c>
-      <c r="G146" s="8"/>
+      <c r="G146" s="8">
+        <v>46147</v>
+      </c>
     </row>
     <row r="147" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A147" s="2" t="s">
         <v>729</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>730</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>731</v>
       </c>
       <c r="D147" s="2" t="s">
         <v>732</v>
       </c>
       <c r="E147" s="2" t="s">
         <v>733</v>
       </c>
       <c r="F147" s="8">
         <v>45601</v>
       </c>
       <c r="G147" s="8"/>
     </row>
     <row r="148" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A148" s="2" t="s">
         <v>734</v>
@@ -8525,2343 +9425,3389 @@
     <row r="171" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A171" s="2" t="s">
         <v>846</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>851</v>
       </c>
       <c r="C171" s="2" t="s">
         <v>852</v>
       </c>
       <c r="D171" s="2" t="s">
         <v>853</v>
       </c>
       <c r="E171" s="2" t="s">
         <v>854</v>
       </c>
       <c r="F171" s="8">
         <v>45691</v>
       </c>
     </row>
     <row r="172" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A172" s="2" t="s">
         <v>855</v>
       </c>
       <c r="B172" s="2" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C172" s="2" t="s">
         <v>856</v>
       </c>
-      <c r="C172" s="2" t="s">
+      <c r="D172" s="2" t="s">
         <v>857</v>
       </c>
-      <c r="D172" s="2" t="s">
+      <c r="E172" s="2" t="s">
         <v>858</v>
-      </c>
-[...1 lines deleted...]
-        <v>859</v>
       </c>
       <c r="F172" s="8">
         <v>45693</v>
       </c>
+      <c r="G172" s="9">
+        <v>46112</v>
+      </c>
     </row>
     <row r="173" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A173" s="2" t="s">
+        <v>859</v>
+      </c>
+      <c r="B173" s="2" t="s">
         <v>860</v>
       </c>
-      <c r="B173" s="2" t="s">
+      <c r="C173" s="2" t="s">
         <v>861</v>
       </c>
-      <c r="C173" s="2" t="s">
+      <c r="D173" s="2" t="s">
         <v>862</v>
       </c>
-      <c r="D173" s="2" t="s">
+      <c r="E173" s="2" t="s">
         <v>863</v>
-      </c>
-[...1 lines deleted...]
-        <v>864</v>
       </c>
       <c r="F173" s="8">
         <v>45693</v>
       </c>
     </row>
     <row r="174" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A174" s="2" t="s">
+        <v>864</v>
+      </c>
+      <c r="B174" s="2" t="s">
         <v>865</v>
       </c>
-      <c r="B174" s="2" t="s">
+      <c r="C174" s="2" t="s">
         <v>866</v>
       </c>
-      <c r="C174" s="2" t="s">
+      <c r="D174" s="2" t="s">
         <v>867</v>
       </c>
-      <c r="D174" s="2" t="s">
+      <c r="E174" s="2" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F174" s="8">
         <v>45695</v>
       </c>
     </row>
     <row r="175" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A175" s="2" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
       <c r="B175" s="2" t="s">
+        <v>885</v>
+      </c>
+      <c r="C175" s="2" t="s">
         <v>886</v>
       </c>
-      <c r="C175" s="2" t="s">
+      <c r="D175" s="2" t="s">
+        <v>888</v>
+      </c>
+      <c r="E175" s="2" t="s">
         <v>887</v>
-      </c>
-[...4 lines deleted...]
-        <v>888</v>
       </c>
       <c r="F175" s="8">
         <v>45700</v>
       </c>
     </row>
     <row r="176" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A176" s="2" t="s">
-        <v>871</v>
+        <v>870</v>
       </c>
       <c r="B176" s="2" t="s">
+        <v>881</v>
+      </c>
+      <c r="C176" s="2" t="s">
         <v>882</v>
       </c>
-      <c r="C176" s="2" t="s">
+      <c r="D176" s="2" t="s">
         <v>883</v>
       </c>
-      <c r="D176" s="2" t="s">
+      <c r="E176" s="2" t="s">
         <v>884</v>
-      </c>
-[...1 lines deleted...]
-        <v>885</v>
       </c>
       <c r="F176" s="8">
         <v>45700</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A177" s="2" t="s">
-        <v>872</v>
+        <v>871</v>
       </c>
       <c r="B177" s="2" t="s">
+        <v>877</v>
+      </c>
+      <c r="C177" s="2" t="s">
         <v>878</v>
       </c>
-      <c r="C177" s="2" t="s">
+      <c r="D177" s="2" t="s">
         <v>879</v>
       </c>
-      <c r="D177" s="2" t="s">
+      <c r="E177" s="2" t="s">
         <v>880</v>
-      </c>
-[...1 lines deleted...]
-        <v>881</v>
       </c>
       <c r="F177" s="8">
         <v>45700</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A178" s="2" t="s">
+        <v>872</v>
+      </c>
+      <c r="B178" s="2" t="s">
         <v>873</v>
       </c>
-      <c r="B178" s="2" t="s">
+      <c r="C178" s="2" t="s">
         <v>874</v>
       </c>
-      <c r="C178" s="2" t="s">
+      <c r="D178" s="2" t="s">
         <v>875</v>
       </c>
-      <c r="D178" s="2" t="s">
+      <c r="E178" s="2" t="s">
         <v>876</v>
-      </c>
-[...1 lines deleted...]
-        <v>877</v>
       </c>
       <c r="F178" s="8">
         <v>45700</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A179" s="2" t="s">
+        <v>889</v>
+      </c>
+      <c r="B179" s="2" t="s">
         <v>890</v>
       </c>
-      <c r="B179" s="2" t="s">
+      <c r="C179" s="2" t="s">
         <v>891</v>
       </c>
-      <c r="C179" s="2" t="s">
+      <c r="D179" s="2" t="s">
         <v>892</v>
       </c>
-      <c r="D179" s="2" t="s">
+      <c r="E179" s="2" t="s">
         <v>893</v>
-      </c>
-[...1 lines deleted...]
-        <v>894</v>
       </c>
       <c r="F179" s="8">
         <v>45707</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A180" s="2" t="s">
+        <v>894</v>
+      </c>
+      <c r="B180" s="2" t="s">
         <v>895</v>
       </c>
-      <c r="B180" s="2" t="s">
+      <c r="C180" s="2" t="s">
         <v>896</v>
       </c>
-      <c r="C180" s="2" t="s">
+      <c r="D180" s="2" t="s">
         <v>897</v>
       </c>
-      <c r="D180" s="2" t="s">
+      <c r="E180" s="2" t="s">
         <v>898</v>
-      </c>
-[...1 lines deleted...]
-        <v>899</v>
       </c>
       <c r="F180" s="8">
         <v>45707</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A181" s="2" t="s">
-        <v>900</v>
+        <v>899</v>
       </c>
       <c r="B181" s="2" t="s">
+        <v>903</v>
+      </c>
+      <c r="C181" s="2" t="s">
         <v>904</v>
       </c>
-      <c r="C181" s="2" t="s">
+      <c r="D181" s="2" t="s">
         <v>905</v>
       </c>
-      <c r="D181" s="2" t="s">
+      <c r="E181" s="2" t="s">
         <v>906</v>
-      </c>
-[...1 lines deleted...]
-        <v>907</v>
       </c>
       <c r="F181" s="8">
         <v>45713</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A182" s="2" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
       <c r="B182" s="2" t="s">
+        <v>907</v>
+      </c>
+      <c r="C182" s="2" t="s">
         <v>908</v>
       </c>
-      <c r="C182" s="2" t="s">
+      <c r="D182" s="2" t="s">
         <v>909</v>
       </c>
-      <c r="D182" s="2" t="s">
+      <c r="E182" s="2" t="s">
         <v>910</v>
-      </c>
-[...1 lines deleted...]
-        <v>911</v>
       </c>
       <c r="F182" s="8">
         <v>45713</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A183" s="2" t="s">
-        <v>902</v>
+        <v>901</v>
       </c>
       <c r="B183" s="2" t="s">
+        <v>911</v>
+      </c>
+      <c r="C183" s="2" t="s">
         <v>912</v>
       </c>
-      <c r="C183" s="2" t="s">
+      <c r="D183" s="2" t="s">
         <v>913</v>
       </c>
-      <c r="D183" s="2" t="s">
+      <c r="E183" s="2" t="s">
         <v>914</v>
-      </c>
-[...1 lines deleted...]
-        <v>915</v>
       </c>
       <c r="F183" s="8">
         <v>45713</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A184" s="2" t="s">
-        <v>903</v>
+        <v>902</v>
       </c>
       <c r="B184" s="2" t="s">
+        <v>915</v>
+      </c>
+      <c r="C184" s="2" t="s">
         <v>916</v>
       </c>
-      <c r="C184" s="2" t="s">
+      <c r="D184" s="2" t="s">
         <v>917</v>
       </c>
-      <c r="D184" s="2" t="s">
+      <c r="E184" s="2" t="s">
         <v>918</v>
-      </c>
-[...1 lines deleted...]
-        <v>919</v>
       </c>
       <c r="F184" s="8">
         <v>45713</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A185" s="2" t="s">
+        <v>919</v>
+      </c>
+      <c r="B185" s="2" t="s">
         <v>920</v>
       </c>
-      <c r="B185" s="2" t="s">
+      <c r="C185" s="2" t="s">
         <v>921</v>
       </c>
-      <c r="C185" s="2" t="s">
+      <c r="D185" s="2" t="s">
         <v>922</v>
       </c>
-      <c r="D185" s="2" t="s">
+      <c r="E185" s="2" t="s">
         <v>923</v>
-      </c>
-[...1 lines deleted...]
-        <v>924</v>
       </c>
       <c r="F185" s="8">
         <v>45722</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A186" s="2" t="s">
+        <v>924</v>
+      </c>
+      <c r="B186" s="2" t="s">
         <v>925</v>
       </c>
-      <c r="B186" s="2" t="s">
+      <c r="C186" s="2" t="s">
         <v>926</v>
       </c>
-      <c r="C186" s="2" t="s">
+      <c r="D186" s="2" t="s">
         <v>927</v>
       </c>
-      <c r="D186" s="2" t="s">
+      <c r="E186" s="2" t="s">
         <v>928</v>
-      </c>
-[...1 lines deleted...]
-        <v>929</v>
       </c>
       <c r="F186" s="8">
         <v>45726</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A187" s="2" t="s">
+        <v>929</v>
+      </c>
+      <c r="B187" s="2" t="s">
         <v>930</v>
       </c>
-      <c r="B187" s="2" t="s">
+      <c r="C187" s="2" t="s">
         <v>931</v>
       </c>
-      <c r="C187" s="2" t="s">
+      <c r="D187" s="2" t="s">
         <v>932</v>
       </c>
-      <c r="D187" s="2" t="s">
+      <c r="E187" s="2" t="s">
         <v>933</v>
-      </c>
-[...1 lines deleted...]
-        <v>934</v>
       </c>
       <c r="F187" s="8">
         <v>45730</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A188" s="2" t="s">
+        <v>934</v>
+      </c>
+      <c r="B188" s="2" t="s">
         <v>935</v>
       </c>
-      <c r="B188" s="2" t="s">
+      <c r="C188" s="2" t="s">
         <v>936</v>
       </c>
-      <c r="C188" s="2" t="s">
+      <c r="D188" s="2" t="s">
         <v>937</v>
       </c>
-      <c r="D188" s="2" t="s">
+      <c r="E188" s="2" t="s">
         <v>938</v>
-      </c>
-[...1 lines deleted...]
-        <v>939</v>
       </c>
       <c r="F188" s="8">
         <v>45730</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A189" s="2" t="s">
+        <v>940</v>
+      </c>
+      <c r="B189" s="2" t="s">
+        <v>939</v>
+      </c>
+      <c r="C189" s="2" t="s">
         <v>941</v>
       </c>
-      <c r="B189" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C189" s="2" t="s">
+      <c r="D189" s="2" t="s">
         <v>942</v>
       </c>
-      <c r="D189" s="2" t="s">
+      <c r="E189" s="2" t="s">
         <v>943</v>
-      </c>
-[...1 lines deleted...]
-        <v>944</v>
       </c>
       <c r="F189" s="8">
         <v>45734</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A190" s="2" t="s">
+        <v>945</v>
+      </c>
+      <c r="B190" s="2" t="s">
+        <v>944</v>
+      </c>
+      <c r="C190" s="2" t="s">
+        <v>947</v>
+      </c>
+      <c r="D190" s="2" t="s">
         <v>946</v>
       </c>
-      <c r="B190" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C190" s="2" t="s">
+      <c r="E190" s="2" t="s">
         <v>948</v>
-      </c>
-[...4 lines deleted...]
-        <v>949</v>
       </c>
       <c r="F190" s="8">
         <v>45734</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A191" s="2" t="s">
+        <v>950</v>
+      </c>
+      <c r="B191" s="2" t="s">
+        <v>949</v>
+      </c>
+      <c r="C191" s="2" t="s">
         <v>951</v>
       </c>
-      <c r="B191" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C191" s="2" t="s">
+      <c r="D191" s="2" t="s">
         <v>952</v>
       </c>
-      <c r="D191" s="2" t="s">
+      <c r="E191" s="2" t="s">
         <v>953</v>
-      </c>
-[...1 lines deleted...]
-        <v>954</v>
       </c>
       <c r="F191" s="8">
         <v>45734</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A192" s="2" t="s">
+        <v>955</v>
+      </c>
+      <c r="B192" s="2" t="s">
+        <v>954</v>
+      </c>
+      <c r="C192" s="2" t="s">
         <v>956</v>
       </c>
-      <c r="B192" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C192" s="2" t="s">
+      <c r="D192" s="2" t="s">
         <v>957</v>
       </c>
-      <c r="D192" s="2" t="s">
+      <c r="E192" s="2" t="s">
         <v>958</v>
-      </c>
-[...1 lines deleted...]
-        <v>959</v>
       </c>
       <c r="F192" s="8">
         <v>45734</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A193" s="2" t="s">
+        <v>959</v>
+      </c>
+      <c r="B193" s="2" t="s">
         <v>960</v>
       </c>
-      <c r="B193" s="2" t="s">
+      <c r="C193" s="2" t="s">
         <v>961</v>
       </c>
-      <c r="C193" s="2" t="s">
+      <c r="D193" s="2" t="s">
         <v>962</v>
       </c>
-      <c r="D193" s="2" t="s">
+      <c r="E193" s="2" t="s">
         <v>963</v>
-      </c>
-[...1 lines deleted...]
-        <v>964</v>
       </c>
       <c r="F193" s="8">
         <v>45735</v>
       </c>
     </row>
     <row r="194" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A194" s="2" t="s">
+        <v>964</v>
+      </c>
+      <c r="B194" s="2" t="s">
         <v>965</v>
       </c>
-      <c r="B194" s="2" t="s">
+      <c r="C194" s="2" t="s">
         <v>966</v>
       </c>
-      <c r="C194" s="2" t="s">
+      <c r="D194" s="2" t="s">
         <v>967</v>
       </c>
-      <c r="D194" s="2" t="s">
+      <c r="E194" s="2" t="s">
         <v>968</v>
-      </c>
-[...1 lines deleted...]
-        <v>969</v>
       </c>
       <c r="F194" s="8">
         <v>45735</v>
       </c>
     </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A195" s="2" t="s">
+        <v>969</v>
+      </c>
+      <c r="B195" s="2" t="s">
         <v>970</v>
       </c>
-      <c r="B195" s="2" t="s">
+      <c r="C195" s="2" t="s">
         <v>971</v>
       </c>
-      <c r="C195" s="2" t="s">
+      <c r="D195" s="2" t="s">
         <v>972</v>
       </c>
-      <c r="D195" s="2" t="s">
+      <c r="E195" s="2" t="s">
         <v>973</v>
-      </c>
-[...1 lines deleted...]
-        <v>974</v>
       </c>
       <c r="F195" s="8">
         <v>45735</v>
       </c>
     </row>
     <row r="196" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A196" s="2" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
       <c r="B196" s="2" t="s">
+        <v>977</v>
+      </c>
+      <c r="C196" s="2" t="s">
         <v>978</v>
       </c>
-      <c r="C196" s="2" t="s">
+      <c r="D196" s="2" t="s">
         <v>979</v>
       </c>
-      <c r="D196" s="2" t="s">
+      <c r="E196" s="2" t="s">
         <v>980</v>
-      </c>
-[...1 lines deleted...]
-        <v>981</v>
       </c>
       <c r="F196" s="8">
         <v>45736</v>
       </c>
     </row>
     <row r="197" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A197" s="2" t="s">
-        <v>976</v>
+        <v>975</v>
       </c>
       <c r="B197" s="2" t="s">
+        <v>981</v>
+      </c>
+      <c r="C197" s="2" t="s">
         <v>982</v>
       </c>
-      <c r="C197" s="2" t="s">
+      <c r="D197" s="2" t="s">
         <v>983</v>
       </c>
-      <c r="D197" s="2" t="s">
+      <c r="E197" s="2" t="s">
         <v>984</v>
-      </c>
-[...1 lines deleted...]
-        <v>985</v>
       </c>
       <c r="F197" s="8">
         <v>45736</v>
       </c>
     </row>
     <row r="198" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A198" s="2" t="s">
-        <v>977</v>
+        <v>976</v>
       </c>
       <c r="B198" s="2" t="s">
+        <v>985</v>
+      </c>
+      <c r="C198" s="2" t="s">
         <v>986</v>
       </c>
-      <c r="C198" s="2" t="s">
+      <c r="D198" s="2" t="s">
         <v>987</v>
       </c>
-      <c r="D198" s="2" t="s">
+      <c r="E198" s="2" t="s">
         <v>988</v>
-      </c>
-[...1 lines deleted...]
-        <v>989</v>
       </c>
       <c r="F198" s="8">
         <v>45736</v>
       </c>
     </row>
     <row r="199" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A199" s="2" t="s">
+        <v>989</v>
+      </c>
+      <c r="B199" s="2" t="s">
         <v>990</v>
       </c>
-      <c r="B199" s="2" t="s">
+      <c r="C199" s="2" t="s">
         <v>991</v>
       </c>
-      <c r="C199" s="2" t="s">
+      <c r="D199" s="2" t="s">
         <v>992</v>
       </c>
-      <c r="D199" s="2" t="s">
+      <c r="E199" s="2" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F199" s="8">
         <v>45736</v>
       </c>
     </row>
     <row r="200" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A200" s="2" t="s">
-        <v>995</v>
+        <v>994</v>
       </c>
       <c r="B200" s="2" t="s">
+        <v>996</v>
+      </c>
+      <c r="C200" s="2" t="s">
         <v>997</v>
       </c>
-      <c r="C200" s="2" t="s">
+      <c r="D200" s="2" t="s">
         <v>998</v>
       </c>
-      <c r="D200" s="2" t="s">
+      <c r="E200" s="2" t="s">
         <v>999</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000</v>
       </c>
       <c r="F200" s="8">
         <v>45742</v>
       </c>
     </row>
     <row r="201" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A201" s="2" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
       <c r="B201" s="2" t="s">
+        <v>1000</v>
+      </c>
+      <c r="C201" s="2" t="s">
         <v>1001</v>
       </c>
-      <c r="C201" s="2" t="s">
+      <c r="D201" s="2" t="s">
         <v>1002</v>
       </c>
-      <c r="D201" s="2" t="s">
+      <c r="E201" s="2" t="s">
         <v>1003</v>
-      </c>
-[...1 lines deleted...]
-        <v>1004</v>
       </c>
       <c r="F201" s="8">
         <v>45742</v>
       </c>
     </row>
     <row r="202" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A202" s="2" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B202" s="2" t="s">
         <v>1005</v>
       </c>
-      <c r="B202" s="2" t="s">
+      <c r="C202" s="2" t="s">
         <v>1006</v>
       </c>
-      <c r="C202" s="2" t="s">
+      <c r="D202" s="2" t="s">
         <v>1007</v>
       </c>
-      <c r="D202" s="2" t="s">
+      <c r="E202" s="2" t="s">
         <v>1008</v>
-      </c>
-[...1 lines deleted...]
-        <v>1009</v>
       </c>
       <c r="F202" s="8">
         <v>45744</v>
       </c>
     </row>
     <row r="203" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A203" s="2" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B203" s="2" t="s">
         <v>1010</v>
       </c>
-      <c r="B203" s="2" t="s">
+      <c r="C203" s="2" t="s">
         <v>1011</v>
       </c>
-      <c r="C203" s="2" t="s">
+      <c r="D203" s="2" t="s">
         <v>1012</v>
       </c>
-      <c r="D203" s="2" t="s">
+      <c r="E203" s="2" t="s">
         <v>1013</v>
-      </c>
-[...1 lines deleted...]
-        <v>1014</v>
       </c>
       <c r="F203" s="8">
         <v>45747</v>
       </c>
     </row>
     <row r="204" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A204" s="2" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B204" s="2" t="s">
         <v>1015</v>
       </c>
-      <c r="B204" s="2" t="s">
+      <c r="C204" s="2" t="s">
         <v>1016</v>
       </c>
-      <c r="C204" s="2" t="s">
+      <c r="D204" s="2" t="s">
         <v>1017</v>
       </c>
-      <c r="D204" s="2" t="s">
+      <c r="E204" s="2" t="s">
         <v>1018</v>
-      </c>
-[...1 lines deleted...]
-        <v>1019</v>
       </c>
       <c r="F204" s="8">
         <v>45754</v>
       </c>
     </row>
     <row r="205" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A205" s="2" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B205" s="2" t="s">
         <v>1020</v>
       </c>
-      <c r="B205" s="2" t="s">
+      <c r="C205" s="2" t="s">
         <v>1021</v>
       </c>
-      <c r="C205" s="2" t="s">
+      <c r="D205" s="2" t="s">
         <v>1022</v>
       </c>
-      <c r="D205" s="2" t="s">
+      <c r="E205" s="2" t="s">
         <v>1023</v>
-      </c>
-[...1 lines deleted...]
-        <v>1024</v>
       </c>
       <c r="F205" s="8">
         <v>45754</v>
       </c>
     </row>
     <row r="206" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A206" s="2" t="s">
+        <v>1024</v>
+      </c>
+      <c r="B206" s="2" t="s">
         <v>1025</v>
       </c>
-      <c r="B206" s="2" t="s">
+      <c r="C206" s="2" t="s">
         <v>1026</v>
       </c>
-      <c r="C206" s="2" t="s">
+      <c r="D206" s="2" t="s">
         <v>1027</v>
       </c>
-      <c r="D206" s="2" t="s">
+      <c r="E206" s="2" t="s">
         <v>1028</v>
-      </c>
-[...1 lines deleted...]
-        <v>1029</v>
       </c>
       <c r="F206" s="8">
         <v>45754</v>
       </c>
     </row>
     <row r="207" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A207" s="2" t="s">
+        <v>1029</v>
+      </c>
+      <c r="B207" s="2" t="s">
         <v>1030</v>
       </c>
-      <c r="B207" s="2" t="s">
+      <c r="C207" s="2" t="s">
         <v>1031</v>
       </c>
-      <c r="C207" s="2" t="s">
+      <c r="D207" s="2" t="s">
         <v>1032</v>
       </c>
-      <c r="D207" s="2" t="s">
+      <c r="E207" s="2" t="s">
         <v>1033</v>
-      </c>
-[...1 lines deleted...]
-        <v>1034</v>
       </c>
       <c r="F207" s="8">
         <v>45754</v>
       </c>
     </row>
     <row r="208" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A208" s="2" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B208" s="2" t="s">
         <v>1035</v>
       </c>
-      <c r="B208" s="2" t="s">
+      <c r="C208" s="2" t="s">
         <v>1036</v>
       </c>
-      <c r="C208" s="2" t="s">
+      <c r="D208" s="2" t="s">
         <v>1037</v>
       </c>
-      <c r="D208" s="2" t="s">
+      <c r="E208" s="2" t="s">
         <v>1038</v>
-      </c>
-[...1 lines deleted...]
-        <v>1039</v>
       </c>
       <c r="F208" s="8">
         <v>45754</v>
       </c>
     </row>
-    <row r="209" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="209" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A209" s="2" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B209" s="2" t="s">
         <v>1040</v>
       </c>
-      <c r="B209" s="2" t="s">
+      <c r="C209" s="2" t="s">
         <v>1041</v>
       </c>
-      <c r="C209" s="2" t="s">
+      <c r="D209" s="2" t="s">
         <v>1042</v>
       </c>
-      <c r="D209" s="2" t="s">
+      <c r="E209" s="2" t="s">
         <v>1043</v>
-      </c>
-[...1 lines deleted...]
-        <v>1044</v>
       </c>
       <c r="F209" s="8">
         <v>45761</v>
       </c>
     </row>
-    <row r="210" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="210" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A210" s="2" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B210" s="2" t="s">
         <v>1045</v>
       </c>
-      <c r="B210" s="2" t="s">
+      <c r="C210" s="2" t="s">
         <v>1046</v>
       </c>
-      <c r="C210" s="2" t="s">
+      <c r="D210" s="2" t="s">
         <v>1047</v>
       </c>
-      <c r="D210" s="2" t="s">
+      <c r="E210" s="2" t="s">
         <v>1048</v>
-      </c>
-[...1 lines deleted...]
-        <v>1049</v>
       </c>
       <c r="F210" s="8">
         <v>45782</v>
       </c>
     </row>
-    <row r="211" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="211" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A211" s="2" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B211" s="2" t="s">
         <v>1050</v>
       </c>
-      <c r="B211" s="2" t="s">
+      <c r="C211" s="2" t="s">
         <v>1051</v>
       </c>
-      <c r="C211" s="2" t="s">
+      <c r="D211" s="2" t="s">
         <v>1052</v>
       </c>
-      <c r="D211" s="2" t="s">
+      <c r="E211" s="2" t="s">
         <v>1053</v>
-      </c>
-[...1 lines deleted...]
-        <v>1054</v>
       </c>
       <c r="F211" s="8">
         <v>45782</v>
       </c>
     </row>
-    <row r="212" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="212" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A212" s="2" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B212" s="2" t="s">
         <v>1055</v>
       </c>
-      <c r="B212" s="2" t="s">
+      <c r="C212" s="2" t="s">
         <v>1056</v>
       </c>
-      <c r="C212" s="2" t="s">
+      <c r="D212" s="2" t="s">
         <v>1057</v>
       </c>
-      <c r="D212" s="2" t="s">
+      <c r="E212" s="2" t="s">
         <v>1058</v>
-      </c>
-[...1 lines deleted...]
-        <v>1059</v>
       </c>
       <c r="F212" s="8">
         <v>45783</v>
       </c>
     </row>
-    <row r="213" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="213" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A213" s="2" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B213" s="2" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C213" s="2" t="s">
         <v>1061</v>
       </c>
-      <c r="B213" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C213" s="2" t="s">
+      <c r="D213" s="2" t="s">
         <v>1062</v>
       </c>
-      <c r="D213" s="2" t="s">
+      <c r="E213" s="2" t="s">
         <v>1063</v>
-      </c>
-[...1 lines deleted...]
-        <v>1064</v>
       </c>
       <c r="F213" s="8">
         <v>45783</v>
       </c>
     </row>
-    <row r="214" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="214" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A214" s="2" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B214" s="2" t="s">
         <v>1065</v>
       </c>
-      <c r="B214" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C214" s="2" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D214" s="2" t="s">
         <v>1069</v>
       </c>
-      <c r="D214" s="2" t="s">
+      <c r="E214" s="2" t="s">
         <v>1070</v>
-      </c>
-[...1 lines deleted...]
-        <v>1071</v>
       </c>
       <c r="F214" s="8">
         <v>45789</v>
       </c>
     </row>
-    <row r="215" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="215" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A215" s="2" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B215" s="2" t="s">
         <v>1067</v>
       </c>
-      <c r="B215" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C215" s="2" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D215" s="2" t="s">
         <v>1072</v>
       </c>
-      <c r="D215" s="2" t="s">
+      <c r="E215" s="2" t="s">
         <v>1073</v>
-      </c>
-[...1 lines deleted...]
-        <v>1074</v>
       </c>
       <c r="F215" s="8">
         <v>45789</v>
       </c>
     </row>
-    <row r="216" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="216" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A216" s="2" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B216" s="2" t="s">
         <v>1075</v>
       </c>
-      <c r="B216" s="2" t="s">
+      <c r="C216" s="2" t="s">
         <v>1076</v>
       </c>
-      <c r="C216" s="2" t="s">
+      <c r="D216" s="2" t="s">
         <v>1077</v>
       </c>
-      <c r="D216" s="2" t="s">
+      <c r="E216" s="2" t="s">
         <v>1078</v>
-      </c>
-[...1 lines deleted...]
-        <v>1079</v>
       </c>
       <c r="F216" s="8">
         <v>45790</v>
       </c>
     </row>
-    <row r="217" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="217" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A217" s="2" t="s">
+        <v>1079</v>
+      </c>
+      <c r="B217" s="2" t="s">
         <v>1080</v>
       </c>
-      <c r="B217" s="2" t="s">
+      <c r="C217" s="2" t="s">
         <v>1081</v>
       </c>
-      <c r="C217" s="2" t="s">
+      <c r="D217" s="2" t="s">
         <v>1082</v>
       </c>
-      <c r="D217" s="2" t="s">
+      <c r="E217" s="2" t="s">
         <v>1083</v>
-      </c>
-[...1 lines deleted...]
-        <v>1084</v>
       </c>
       <c r="F217" s="8">
         <v>45792</v>
       </c>
     </row>
-    <row r="218" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="218" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A218" s="2" t="s">
-        <v>1085</v>
+        <v>1084</v>
       </c>
       <c r="B218" s="2" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C218" s="2" t="s">
         <v>1088</v>
       </c>
-      <c r="C218" s="2" t="s">
+      <c r="D218" s="2" t="s">
         <v>1089</v>
       </c>
-      <c r="D218" s="2" t="s">
+      <c r="E218" s="2" t="s">
         <v>1090</v>
-      </c>
-[...1 lines deleted...]
-        <v>1091</v>
       </c>
       <c r="F218" s="8">
         <v>45799</v>
       </c>
     </row>
-    <row r="219" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="219" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A219" s="2" t="s">
-        <v>1086</v>
+        <v>1085</v>
       </c>
       <c r="B219" s="2" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C219" s="2" t="s">
         <v>1092</v>
       </c>
-      <c r="C219" s="2" t="s">
+      <c r="D219" s="2" t="s">
         <v>1093</v>
       </c>
-      <c r="D219" s="2" t="s">
+      <c r="E219" s="2" t="s">
         <v>1094</v>
-      </c>
-[...1 lines deleted...]
-        <v>1095</v>
       </c>
       <c r="F219" s="8">
         <v>45799</v>
       </c>
     </row>
-    <row r="220" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="220" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A220" s="2" t="s">
-        <v>1087</v>
+        <v>1086</v>
       </c>
       <c r="B220" s="2" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C220" s="2" t="s">
         <v>1096</v>
       </c>
-      <c r="C220" s="2" t="s">
+      <c r="D220" s="2" t="s">
         <v>1097</v>
       </c>
-      <c r="D220" s="2" t="s">
+      <c r="E220" s="2" t="s">
         <v>1098</v>
-      </c>
-[...1 lines deleted...]
-        <v>1099</v>
       </c>
       <c r="F220" s="8">
         <v>45799</v>
       </c>
     </row>
-    <row r="221" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="221" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A221" s="2" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B221" s="2" t="s">
         <v>1100</v>
       </c>
-      <c r="B221" s="2" t="s">
+      <c r="C221" s="2" t="s">
         <v>1101</v>
       </c>
-      <c r="C221" s="2" t="s">
+      <c r="D221" s="2" t="s">
         <v>1102</v>
       </c>
-      <c r="D221" s="2" t="s">
+      <c r="E221" s="2" t="s">
         <v>1103</v>
-      </c>
-[...1 lines deleted...]
-        <v>1104</v>
       </c>
       <c r="F221" s="8">
         <v>45803</v>
       </c>
-    </row>
-    <row r="222" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="G221" s="9">
+        <v>46112</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A222" s="2" t="s">
+        <v>1104</v>
+      </c>
+      <c r="B222" s="2" t="s">
         <v>1105</v>
       </c>
-      <c r="B222" s="2" t="s">
+      <c r="C222" s="2" t="s">
         <v>1106</v>
       </c>
-      <c r="C222" s="2" t="s">
+      <c r="D222" s="2" t="s">
         <v>1107</v>
       </c>
-      <c r="D222" s="2" t="s">
+      <c r="E222" s="2" t="s">
         <v>1108</v>
-      </c>
-[...1 lines deleted...]
-        <v>1109</v>
       </c>
       <c r="F222" s="8">
         <v>45811</v>
       </c>
     </row>
-    <row r="223" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="223" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A223" s="2" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B223" s="2" t="s">
         <v>1110</v>
       </c>
-      <c r="B223" s="2" t="s">
+      <c r="C223" s="2" t="s">
         <v>1111</v>
       </c>
-      <c r="C223" s="2" t="s">
+      <c r="D223" s="2" t="s">
         <v>1112</v>
       </c>
-      <c r="D223" s="2" t="s">
+      <c r="E223" s="2" t="s">
         <v>1113</v>
-      </c>
-[...1 lines deleted...]
-        <v>1114</v>
       </c>
       <c r="F223" s="8">
         <v>45821</v>
       </c>
     </row>
-    <row r="224" spans="1:6" x14ac:dyDescent="0.35">
+    <row r="224" spans="1:7" x14ac:dyDescent="0.35">
       <c r="A224" s="2" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B224" s="2" t="s">
         <v>1116</v>
       </c>
-      <c r="B224" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C224" s="2" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D224" s="2" t="s">
         <v>1119</v>
       </c>
-      <c r="D224" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E224" s="2" t="s">
-        <v>1123</v>
+        <v>1122</v>
       </c>
       <c r="F224" s="8">
         <v>45824</v>
       </c>
     </row>
     <row r="225" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A225" s="2" t="s">
-        <v>1115</v>
+        <v>1114</v>
       </c>
       <c r="B225" s="2" t="s">
-        <v>1118</v>
+        <v>1117</v>
       </c>
       <c r="C225" s="2" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D225" s="2" t="s">
         <v>1121</v>
       </c>
-      <c r="D225" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E225" s="2" t="s">
-        <v>1124</v>
+        <v>1123</v>
       </c>
       <c r="F225" s="8">
         <v>45824</v>
       </c>
     </row>
     <row r="226" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A226" s="2" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B226" s="2" t="s">
         <v>1125</v>
       </c>
-      <c r="B226" s="2" t="s">
+      <c r="C226" s="2" t="s">
         <v>1126</v>
       </c>
-      <c r="C226" s="2" t="s">
+      <c r="D226" s="2" t="s">
         <v>1127</v>
       </c>
-      <c r="D226" s="2" t="s">
+      <c r="E226" s="2" t="s">
         <v>1128</v>
-      </c>
-[...1 lines deleted...]
-        <v>1129</v>
       </c>
       <c r="F226" s="8">
         <v>45825</v>
       </c>
     </row>
     <row r="227" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A227" s="2" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B227" s="2" t="s">
         <v>1130</v>
       </c>
-      <c r="B227" s="2" t="s">
+      <c r="C227" s="2" t="s">
         <v>1131</v>
       </c>
-      <c r="C227" s="2" t="s">
+      <c r="D227" s="2" t="s">
         <v>1132</v>
       </c>
-      <c r="D227" s="2" t="s">
+      <c r="E227" s="2" t="s">
         <v>1133</v>
-      </c>
-[...1 lines deleted...]
-        <v>1134</v>
       </c>
       <c r="F227" s="8">
         <v>45833</v>
       </c>
     </row>
     <row r="228" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A228" s="2" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B228" s="2" t="s">
+        <v>1134</v>
+      </c>
+      <c r="C228" s="2" t="s">
         <v>1136</v>
       </c>
-      <c r="B228" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C228" s="2" t="s">
+      <c r="D228" s="2" t="s">
         <v>1137</v>
       </c>
-      <c r="D228" s="2" t="s">
+      <c r="E228" s="2" t="s">
         <v>1138</v>
-      </c>
-[...1 lines deleted...]
-        <v>1139</v>
       </c>
       <c r="F228" s="8">
         <v>45833</v>
       </c>
     </row>
     <row r="229" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A229" s="2" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B229" s="2" t="s">
         <v>1140</v>
       </c>
-      <c r="B229" s="2" t="s">
+      <c r="C229" s="2" t="s">
         <v>1141</v>
       </c>
-      <c r="C229" s="2" t="s">
+      <c r="D229" s="2" t="s">
         <v>1142</v>
       </c>
-      <c r="D229" s="2" t="s">
+      <c r="E229" s="2" t="s">
         <v>1143</v>
-      </c>
-[...1 lines deleted...]
-        <v>1144</v>
       </c>
       <c r="F229" s="8">
         <v>45833</v>
       </c>
     </row>
     <row r="230" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A230" s="2" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B230" s="2" t="s">
         <v>1145</v>
       </c>
-      <c r="B230" s="2" t="s">
+      <c r="C230" s="2" t="s">
         <v>1146</v>
       </c>
-      <c r="C230" s="2" t="s">
+      <c r="D230" s="2" t="s">
         <v>1147</v>
       </c>
-      <c r="D230" s="2" t="s">
+      <c r="E230" s="2" t="s">
         <v>1148</v>
-      </c>
-[...1 lines deleted...]
-        <v>1149</v>
       </c>
       <c r="F230" s="8">
         <v>45834</v>
       </c>
     </row>
     <row r="231" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A231" s="2" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B231" s="2" t="s">
         <v>1150</v>
       </c>
-      <c r="B231" s="2" t="s">
+      <c r="C231" s="2" t="s">
         <v>1151</v>
       </c>
-      <c r="C231" s="2" t="s">
+      <c r="D231" s="2" t="s">
         <v>1152</v>
       </c>
-      <c r="D231" s="2" t="s">
+      <c r="E231" s="2" t="s">
         <v>1153</v>
-      </c>
-[...1 lines deleted...]
-        <v>1154</v>
       </c>
       <c r="F231" s="8">
         <v>45834</v>
       </c>
     </row>
     <row r="232" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A232" s="2" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B232" s="2" t="s">
         <v>1155</v>
       </c>
-      <c r="B232" s="2" t="s">
+      <c r="C232" s="2" t="s">
         <v>1156</v>
       </c>
-      <c r="C232" s="2" t="s">
+      <c r="D232" s="2" t="s">
         <v>1157</v>
       </c>
-      <c r="D232" s="2" t="s">
+      <c r="E232" s="2" t="s">
         <v>1158</v>
-      </c>
-[...1 lines deleted...]
-        <v>1159</v>
       </c>
       <c r="F232" s="8">
         <v>45834</v>
       </c>
     </row>
     <row r="233" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A233" s="2" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B233" s="2" t="s">
         <v>1160</v>
       </c>
-      <c r="B233" s="2" t="s">
+      <c r="C233" s="2" t="s">
         <v>1161</v>
       </c>
-      <c r="C233" s="2" t="s">
+      <c r="D233" s="2" t="s">
         <v>1162</v>
       </c>
-      <c r="D233" s="2" t="s">
+      <c r="E233" s="2" t="s">
         <v>1163</v>
-      </c>
-[...1 lines deleted...]
-        <v>1164</v>
       </c>
       <c r="F233" s="8">
         <v>45835</v>
       </c>
     </row>
     <row r="234" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A234" s="2" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B234" s="2" t="s">
         <v>1166</v>
       </c>
-      <c r="B234" s="2" t="s">
+      <c r="C234" s="2" t="s">
         <v>1167</v>
       </c>
-      <c r="C234" s="2" t="s">
+      <c r="D234" s="2" t="s">
         <v>1168</v>
       </c>
-      <c r="D234" s="2" t="s">
+      <c r="E234" s="2" t="s">
         <v>1169</v>
-      </c>
-[...1 lines deleted...]
-        <v>1170</v>
       </c>
       <c r="F234" s="8">
         <v>45839</v>
       </c>
     </row>
     <row r="235" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A235" s="2" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B235" s="2" t="s">
         <v>1171</v>
       </c>
-      <c r="B235" s="2" t="s">
+      <c r="C235" s="2" t="s">
         <v>1172</v>
       </c>
-      <c r="C235" s="2" t="s">
+      <c r="D235" s="2" t="s">
         <v>1173</v>
       </c>
-      <c r="D235" s="2" t="s">
+      <c r="E235" s="2" t="s">
         <v>1174</v>
-      </c>
-[...1 lines deleted...]
-        <v>1175</v>
       </c>
       <c r="F235" s="8">
         <v>45842</v>
       </c>
     </row>
     <row r="236" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A236" s="2" t="s">
-        <v>1176</v>
+        <v>1175</v>
       </c>
       <c r="B236" s="2" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C236" s="2" t="s">
         <v>1178</v>
       </c>
-      <c r="C236" s="2" t="s">
+      <c r="D236" s="2" t="s">
         <v>1179</v>
       </c>
-      <c r="D236" s="2" t="s">
+      <c r="E236" s="2" t="s">
         <v>1180</v>
-      </c>
-[...1 lines deleted...]
-        <v>1181</v>
       </c>
       <c r="F236" s="8">
         <v>45861</v>
       </c>
     </row>
     <row r="237" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A237" s="2" t="s">
-        <v>1177</v>
+        <v>1176</v>
       </c>
       <c r="B237" s="2" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C237" s="2" t="s">
         <v>1182</v>
       </c>
-      <c r="C237" s="2" t="s">
+      <c r="D237" s="2" t="s">
         <v>1183</v>
       </c>
-      <c r="D237" s="2" t="s">
+      <c r="E237" s="2" t="s">
         <v>1184</v>
-      </c>
-[...1 lines deleted...]
-        <v>1185</v>
       </c>
       <c r="F237" s="8">
         <v>45861</v>
       </c>
     </row>
     <row r="238" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A238" s="2" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B238" s="2" t="s">
         <v>1186</v>
       </c>
-      <c r="B238" s="2" t="s">
+      <c r="C238" s="2" t="s">
         <v>1187</v>
       </c>
-      <c r="C238" s="2" t="s">
+      <c r="D238" s="2" t="s">
         <v>1188</v>
       </c>
-      <c r="D238" s="2" t="s">
+      <c r="E238" s="2" t="s">
         <v>1189</v>
-      </c>
-[...1 lines deleted...]
-        <v>1190</v>
       </c>
       <c r="F238" s="8">
         <v>45861</v>
       </c>
     </row>
     <row r="239" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A239" s="2" t="s">
+        <v>1190</v>
+      </c>
+      <c r="B239" s="2" t="s">
         <v>1191</v>
       </c>
-      <c r="B239" s="2" t="s">
+      <c r="C239" s="2" t="s">
         <v>1192</v>
       </c>
-      <c r="C239" s="2" t="s">
+      <c r="D239" s="2" t="s">
         <v>1193</v>
       </c>
-      <c r="D239" s="2" t="s">
+      <c r="E239" s="2" t="s">
         <v>1194</v>
-      </c>
-[...1 lines deleted...]
-        <v>1195</v>
       </c>
       <c r="F239" s="8">
         <v>45862</v>
       </c>
     </row>
     <row r="240" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A240" s="2" t="s">
+        <v>1196</v>
+      </c>
+      <c r="B240" s="2" t="s">
+        <v>1195</v>
+      </c>
+      <c r="C240" s="2" t="s">
         <v>1197</v>
       </c>
-      <c r="B240" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C240" s="2" t="s">
+      <c r="D240" s="2" t="s">
         <v>1198</v>
       </c>
-      <c r="D240" s="2" t="s">
+      <c r="E240" s="2" t="s">
         <v>1199</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200</v>
       </c>
       <c r="F240" s="8">
         <v>45862</v>
       </c>
     </row>
     <row r="241" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A241" s="2" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B241" s="2" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C241" s="2" t="s">
         <v>1202</v>
       </c>
-      <c r="B241" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C241" s="2" t="s">
+      <c r="D241" s="2" t="s">
         <v>1203</v>
       </c>
-      <c r="D241" s="2" t="s">
+      <c r="E241" s="2" t="s">
         <v>1204</v>
-      </c>
-[...1 lines deleted...]
-        <v>1205</v>
       </c>
       <c r="F241" s="8">
         <v>45862</v>
       </c>
     </row>
     <row r="242" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A242" s="2" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B242" s="2" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C242" s="2" t="s">
         <v>1207</v>
       </c>
-      <c r="B242" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C242" s="2" t="s">
+      <c r="D242" s="2" t="s">
         <v>1208</v>
       </c>
-      <c r="D242" s="2" t="s">
+      <c r="E242" s="2" t="s">
         <v>1209</v>
-      </c>
-[...1 lines deleted...]
-        <v>1210</v>
       </c>
       <c r="F242" s="8">
         <v>45862</v>
       </c>
     </row>
     <row r="243" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A243" s="2" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B243" s="2" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C243" s="2" t="s">
         <v>1211</v>
       </c>
-      <c r="B243" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C243" s="2" t="s">
+      <c r="D243" s="2" t="s">
         <v>1212</v>
       </c>
-      <c r="D243" s="2" t="s">
+      <c r="E243" s="2" t="s">
         <v>1213</v>
-      </c>
-[...1 lines deleted...]
-        <v>1214</v>
       </c>
       <c r="F243" s="8">
         <v>45862</v>
       </c>
     </row>
     <row r="244" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A244" s="2" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B244" s="2" t="s">
         <v>1216</v>
       </c>
-      <c r="B244" s="2" t="s">
+      <c r="C244" s="2" t="s">
         <v>1217</v>
       </c>
-      <c r="C244" s="2" t="s">
+      <c r="D244" s="2" t="s">
         <v>1218</v>
       </c>
-      <c r="D244" s="2" t="s">
+      <c r="E244" s="2" t="s">
         <v>1219</v>
-      </c>
-[...1 lines deleted...]
-        <v>1220</v>
       </c>
       <c r="F244" s="8">
         <v>45862</v>
       </c>
     </row>
     <row r="245" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A245" s="2" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B245" s="2" t="s">
         <v>1221</v>
       </c>
-      <c r="B245" s="2" t="s">
+      <c r="C245" s="2" t="s">
         <v>1222</v>
       </c>
-      <c r="C245" s="2" t="s">
+      <c r="D245" s="2" t="s">
         <v>1223</v>
       </c>
-      <c r="D245" s="2" t="s">
+      <c r="E245" s="2" t="s">
         <v>1224</v>
-      </c>
-[...1 lines deleted...]
-        <v>1225</v>
       </c>
       <c r="F245" s="8">
         <v>45866</v>
       </c>
     </row>
     <row r="246" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A246" s="2" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B246" s="2" t="s">
         <v>1226</v>
       </c>
-      <c r="B246" s="2" t="s">
+      <c r="C246" s="2" t="s">
         <v>1227</v>
       </c>
-      <c r="C246" s="2" t="s">
+      <c r="D246" s="2" t="s">
         <v>1228</v>
       </c>
-      <c r="D246" s="2" t="s">
+      <c r="E246" s="2" t="s">
         <v>1229</v>
-      </c>
-[...1 lines deleted...]
-        <v>1230</v>
       </c>
       <c r="F246" s="8">
         <v>45866</v>
       </c>
     </row>
     <row r="247" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A247" s="2" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B247" s="2" t="s">
         <v>1231</v>
       </c>
-      <c r="B247" s="2" t="s">
+      <c r="C247" s="2" t="s">
         <v>1232</v>
       </c>
-      <c r="C247" s="2" t="s">
+      <c r="D247" s="2" t="s">
         <v>1233</v>
       </c>
-      <c r="D247" s="2" t="s">
+      <c r="E247" s="2" t="s">
         <v>1234</v>
-      </c>
-[...1 lines deleted...]
-        <v>1235</v>
       </c>
       <c r="F247" s="8">
         <v>45866</v>
       </c>
     </row>
     <row r="248" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A248" s="2" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B248" s="2" t="s">
         <v>1236</v>
       </c>
-      <c r="B248" s="2" t="s">
+      <c r="C248" s="2" t="s">
         <v>1237</v>
       </c>
-      <c r="C248" s="2" t="s">
+      <c r="D248" s="2" t="s">
         <v>1238</v>
       </c>
-      <c r="D248" s="2" t="s">
+      <c r="E248" s="2" t="s">
         <v>1239</v>
-      </c>
-[...1 lines deleted...]
-        <v>1240</v>
       </c>
       <c r="F248" s="8">
         <v>45866</v>
       </c>
     </row>
     <row r="249" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A249" s="2" t="s">
-        <v>1241</v>
+        <v>1240</v>
       </c>
       <c r="B249" s="2" t="s">
         <v>192</v>
       </c>
       <c r="C249" s="2" t="s">
-        <v>1244</v>
+        <v>1243</v>
       </c>
       <c r="D249" s="2" t="s">
+        <v>1241</v>
+      </c>
+      <c r="E249" s="2" t="s">
         <v>1242</v>
-      </c>
-[...1 lines deleted...]
-        <v>1243</v>
       </c>
       <c r="F249" s="8">
         <v>45877</v>
       </c>
     </row>
     <row r="250" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A250" s="2" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B250" s="2" t="s">
         <v>1245</v>
       </c>
-      <c r="B250" s="2" t="s">
+      <c r="C250" s="2" t="s">
         <v>1246</v>
       </c>
-      <c r="C250" s="2" t="s">
+      <c r="D250" s="2" t="s">
         <v>1247</v>
       </c>
-      <c r="D250" s="2" t="s">
+      <c r="E250" s="2" t="s">
         <v>1248</v>
-      </c>
-[...1 lines deleted...]
-        <v>1249</v>
       </c>
       <c r="F250" s="8">
         <v>45882</v>
       </c>
     </row>
     <row r="251" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A251" s="2" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B251" s="2" t="s">
         <v>1250</v>
       </c>
-      <c r="B251" s="2" t="s">
+      <c r="C251" s="2" t="s">
         <v>1251</v>
       </c>
-      <c r="C251" s="2" t="s">
+      <c r="D251" s="2" t="s">
         <v>1252</v>
       </c>
-      <c r="D251" s="2" t="s">
+      <c r="E251" s="2" t="s">
         <v>1253</v>
-      </c>
-[...1 lines deleted...]
-        <v>1254</v>
       </c>
       <c r="F251" s="8">
         <v>45882</v>
       </c>
     </row>
     <row r="252" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A252" s="2" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B252" s="2" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C252" s="2" t="s">
         <v>1256</v>
       </c>
-      <c r="B252" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C252" s="2" t="s">
+      <c r="D252" s="2" t="s">
         <v>1257</v>
       </c>
-      <c r="D252" s="2" t="s">
+      <c r="E252" s="2" t="s">
         <v>1258</v>
-      </c>
-[...1 lines deleted...]
-        <v>1259</v>
       </c>
       <c r="F252" s="8">
         <v>45882</v>
       </c>
     </row>
     <row r="253" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A253" s="2" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B253" s="2" t="s">
         <v>1260</v>
       </c>
-      <c r="B253" s="2" t="s">
+      <c r="C253" s="2" t="s">
         <v>1261</v>
       </c>
-      <c r="C253" s="2" t="s">
+      <c r="D253" s="2" t="s">
         <v>1262</v>
       </c>
-      <c r="D253" s="2" t="s">
+      <c r="E253" s="2" t="s">
         <v>1263</v>
-      </c>
-[...1 lines deleted...]
-        <v>1264</v>
       </c>
       <c r="F253" s="8">
         <v>45894</v>
       </c>
     </row>
     <row r="254" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A254" s="2" t="s">
-        <v>1265</v>
+        <v>1264</v>
       </c>
       <c r="B254" s="2" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C254" s="2" t="s">
         <v>1267</v>
       </c>
-      <c r="C254" s="2" t="s">
+      <c r="D254" s="2" t="s">
         <v>1268</v>
       </c>
-      <c r="D254" s="2" t="s">
+      <c r="E254" s="2" t="s">
         <v>1269</v>
-      </c>
-[...1 lines deleted...]
-        <v>1270</v>
       </c>
       <c r="F254" s="8">
         <v>45895</v>
       </c>
     </row>
     <row r="255" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A255" s="2" t="s">
-        <v>1266</v>
+        <v>1265</v>
       </c>
       <c r="B255" s="2" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C255" s="2" t="s">
         <v>1271</v>
       </c>
-      <c r="C255" s="2" t="s">
+      <c r="D255" s="2" t="s">
         <v>1272</v>
       </c>
-      <c r="D255" s="2" t="s">
+      <c r="E255" s="2" t="s">
         <v>1273</v>
-      </c>
-[...1 lines deleted...]
-        <v>1274</v>
       </c>
       <c r="F255" s="8">
         <v>45895</v>
       </c>
     </row>
     <row r="256" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A256" s="2" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B256" s="2" t="s">
         <v>1276</v>
       </c>
-      <c r="B256" s="2" t="s">
+      <c r="C256" s="2" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D256" s="2" t="s">
         <v>1277</v>
       </c>
-      <c r="C256" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D256" s="2" t="s">
+      <c r="E256" s="2" t="s">
         <v>1278</v>
-      </c>
-[...1 lines deleted...]
-        <v>1279</v>
       </c>
       <c r="F256" s="8">
         <v>45923</v>
       </c>
     </row>
     <row r="257" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A257" s="2" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B257" s="2" t="s">
         <v>1280</v>
       </c>
-      <c r="B257" s="2" t="s">
+      <c r="C257" s="2" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D257" s="2" t="s">
         <v>1281</v>
       </c>
-      <c r="C257" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D257" s="2" t="s">
+      <c r="E257" s="2" t="s">
         <v>1282</v>
-      </c>
-[...1 lines deleted...]
-        <v>1283</v>
       </c>
       <c r="F257" s="8">
         <v>45931</v>
       </c>
     </row>
     <row r="258" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A258" s="2" t="s">
-        <v>1285</v>
+        <v>1284</v>
       </c>
       <c r="B258" s="2" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C258" s="2" t="s">
         <v>1296</v>
       </c>
-      <c r="C258" s="2" t="s">
+      <c r="D258" s="2" t="s">
         <v>1297</v>
       </c>
-      <c r="D258" s="2" t="s">
+      <c r="E258" s="2" t="s">
         <v>1298</v>
-      </c>
-[...1 lines deleted...]
-        <v>1299</v>
       </c>
       <c r="F258" s="8">
         <v>45964</v>
       </c>
     </row>
     <row r="259" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A259" s="2" t="s">
-        <v>1286</v>
+        <v>1285</v>
       </c>
       <c r="B259" s="2" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C259" s="2" t="s">
         <v>1292</v>
       </c>
-      <c r="C259" s="2" t="s">
+      <c r="D259" s="2" t="s">
         <v>1293</v>
       </c>
-      <c r="D259" s="2" t="s">
+      <c r="E259" s="2" t="s">
         <v>1294</v>
-      </c>
-[...1 lines deleted...]
-        <v>1295</v>
       </c>
       <c r="F259" s="8">
         <v>45964</v>
       </c>
     </row>
     <row r="260" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A260" s="2" t="s">
+        <v>1286</v>
+      </c>
+      <c r="B260" s="2" t="s">
         <v>1287</v>
       </c>
-      <c r="B260" s="2" t="s">
+      <c r="C260" s="2" t="s">
         <v>1288</v>
       </c>
-      <c r="C260" s="2" t="s">
+      <c r="D260" s="2" t="s">
         <v>1289</v>
       </c>
-      <c r="D260" s="2" t="s">
+      <c r="E260" s="2" t="s">
         <v>1290</v>
-      </c>
-[...1 lines deleted...]
-        <v>1291</v>
       </c>
       <c r="F260" s="8">
         <v>45964</v>
       </c>
     </row>
     <row r="261" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A261" s="2" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B261" s="2" t="s">
         <v>1300</v>
       </c>
-      <c r="B261" s="2" t="s">
+      <c r="C261" s="2" t="s">
         <v>1301</v>
       </c>
-      <c r="C261" s="2" t="s">
+      <c r="D261" s="2" t="s">
         <v>1302</v>
       </c>
-      <c r="D261" s="2" t="s">
+      <c r="E261" s="2" t="s">
         <v>1303</v>
-      </c>
-[...1 lines deleted...]
-        <v>1304</v>
       </c>
       <c r="F261" s="8">
         <v>45978</v>
       </c>
     </row>
     <row r="262" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A262" s="2" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B262" s="2" t="s">
         <v>1305</v>
       </c>
-      <c r="B262" s="2" t="s">
+      <c r="C262" s="2" t="s">
         <v>1306</v>
       </c>
-      <c r="C262" s="2" t="s">
+      <c r="D262" s="2" t="s">
         <v>1307</v>
       </c>
-      <c r="D262" s="2" t="s">
+      <c r="E262" s="2" t="s">
         <v>1308</v>
-      </c>
-[...1 lines deleted...]
-        <v>1309</v>
       </c>
       <c r="F262" s="8">
         <v>45978</v>
       </c>
     </row>
     <row r="263" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A263" s="2" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B263" s="2" t="s">
         <v>1310</v>
       </c>
-      <c r="B263" s="2" t="s">
+      <c r="C263" s="2" t="s">
         <v>1311</v>
       </c>
-      <c r="C263" s="2" t="s">
+      <c r="D263" s="2" t="s">
         <v>1312</v>
       </c>
-      <c r="D263" s="2" t="s">
+      <c r="E263" s="2" t="s">
         <v>1313</v>
-      </c>
-[...1 lines deleted...]
-        <v>1314</v>
       </c>
       <c r="F263" s="8">
         <v>45979</v>
       </c>
     </row>
     <row r="264" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A264" s="2" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B264" s="2" t="s">
         <v>1315</v>
       </c>
-      <c r="B264" s="2" t="s">
+      <c r="C264" s="2" t="s">
         <v>1316</v>
       </c>
-      <c r="C264" s="2" t="s">
+      <c r="D264" s="2" t="s">
         <v>1317</v>
       </c>
-      <c r="D264" s="2" t="s">
+      <c r="E264" s="2" t="s">
         <v>1318</v>
-      </c>
-[...1 lines deleted...]
-        <v>1319</v>
       </c>
       <c r="F264" s="8">
         <v>45988</v>
       </c>
     </row>
     <row r="265" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A265" s="2" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B265" s="2" t="s">
         <v>1320</v>
       </c>
-      <c r="B265" s="2" t="s">
+      <c r="C265" s="2" t="s">
         <v>1321</v>
       </c>
-      <c r="C265" s="2" t="s">
+      <c r="D265" s="2" t="s">
         <v>1322</v>
       </c>
-      <c r="D265" s="2" t="s">
+      <c r="E265" s="2" t="s">
         <v>1323</v>
-      </c>
-[...1 lines deleted...]
-        <v>1324</v>
       </c>
       <c r="F265" s="8">
         <v>45996</v>
       </c>
     </row>
     <row r="266" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A266" s="2" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B266" s="2" t="s">
         <v>1325</v>
       </c>
-      <c r="B266" s="2" t="s">
+      <c r="C266" s="2" t="s">
         <v>1326</v>
       </c>
-      <c r="C266" s="2" t="s">
+      <c r="D266" s="2" t="s">
         <v>1327</v>
       </c>
-      <c r="D266" s="2" t="s">
+      <c r="E266" s="2" t="s">
         <v>1328</v>
-      </c>
-[...1 lines deleted...]
-        <v>1329</v>
       </c>
       <c r="F266" s="8">
         <v>46006</v>
       </c>
     </row>
     <row r="267" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A267" s="2" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B267" s="2" t="s">
         <v>1330</v>
       </c>
-      <c r="B267" s="2" t="s">
+      <c r="C267" s="2" t="s">
         <v>1331</v>
       </c>
-      <c r="C267" s="2" t="s">
+      <c r="D267" s="2" t="s">
         <v>1332</v>
       </c>
-      <c r="D267" s="2" t="s">
+      <c r="E267" s="2" t="s">
         <v>1333</v>
-      </c>
-[...1 lines deleted...]
-        <v>1334</v>
       </c>
       <c r="F267" s="8">
         <v>46007</v>
       </c>
     </row>
     <row r="268" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A268" s="2" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B268" s="2" t="s">
         <v>1335</v>
       </c>
-      <c r="B268" s="2" t="s">
+      <c r="C268" s="2" t="s">
         <v>1336</v>
       </c>
-      <c r="C268" s="2" t="s">
+      <c r="D268" s="2" t="s">
         <v>1337</v>
       </c>
-      <c r="D268" s="2" t="s">
+      <c r="E268" s="2" t="s">
         <v>1338</v>
-      </c>
-[...1 lines deleted...]
-        <v>1339</v>
       </c>
       <c r="F268" s="8">
         <v>46008</v>
       </c>
     </row>
     <row r="269" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A269" s="2" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B269" s="2" t="s">
         <v>1340</v>
       </c>
-      <c r="B269" s="2" t="s">
+      <c r="C269" s="2" t="s">
         <v>1341</v>
       </c>
-      <c r="C269" s="2" t="s">
+      <c r="D269" s="2" t="s">
         <v>1342</v>
       </c>
-      <c r="D269" s="2" t="s">
+      <c r="E269" s="2" t="s">
         <v>1343</v>
-      </c>
-[...1 lines deleted...]
-        <v>1344</v>
       </c>
       <c r="F269" s="8">
         <v>46034</v>
       </c>
     </row>
     <row r="270" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A270" s="2" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B270" s="2" t="s">
         <v>1345</v>
       </c>
-      <c r="B270" s="2" t="s">
+      <c r="C270" s="2" t="s">
         <v>1346</v>
       </c>
-      <c r="C270" s="2" t="s">
+      <c r="D270" s="2" t="s">
         <v>1347</v>
       </c>
-      <c r="D270" s="2" t="s">
+      <c r="E270" s="2" t="s">
         <v>1348</v>
-      </c>
-[...1 lines deleted...]
-        <v>1349</v>
       </c>
       <c r="F270" s="8">
         <v>46037</v>
       </c>
     </row>
     <row r="271" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A271" s="2" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B271" s="2" t="s">
         <v>1350</v>
       </c>
-      <c r="B271" s="2" t="s">
+      <c r="C271" s="2" t="s">
         <v>1351</v>
       </c>
-      <c r="C271" s="2" t="s">
+      <c r="D271" s="2" t="s">
         <v>1352</v>
       </c>
-      <c r="D271" s="2" t="s">
+      <c r="E271" s="2" t="s">
         <v>1353</v>
-      </c>
-[...1 lines deleted...]
-        <v>1354</v>
       </c>
       <c r="F271" s="8">
         <v>46037</v>
       </c>
     </row>
     <row r="272" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A272" s="2" t="s">
-        <v>1355</v>
+        <v>1354</v>
       </c>
       <c r="B272" s="2" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C272" s="2" t="s">
         <v>1360</v>
       </c>
-      <c r="C272" s="2" t="s">
+      <c r="D272" s="2" t="s">
         <v>1361</v>
       </c>
-      <c r="D272" s="2" t="s">
+      <c r="E272" s="2" t="s">
         <v>1362</v>
-      </c>
-[...1 lines deleted...]
-        <v>1363</v>
       </c>
       <c r="F272" s="8">
         <v>46038</v>
       </c>
     </row>
     <row r="273" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A273" s="2" t="s">
-        <v>1356</v>
+        <v>1355</v>
       </c>
       <c r="B273" s="2" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C273" s="2" t="s">
         <v>1364</v>
       </c>
-      <c r="C273" s="2" t="s">
+      <c r="D273" s="2" t="s">
         <v>1365</v>
       </c>
-      <c r="D273" s="2" t="s">
+      <c r="E273" s="2" t="s">
         <v>1366</v>
-      </c>
-[...1 lines deleted...]
-        <v>1367</v>
       </c>
       <c r="F273" s="8">
         <v>46038</v>
       </c>
     </row>
     <row r="274" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A274" s="2" t="s">
-        <v>1357</v>
+        <v>1356</v>
       </c>
       <c r="B274" s="2" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C274" s="2" t="s">
         <v>1368</v>
       </c>
-      <c r="C274" s="2" t="s">
+      <c r="D274" s="2" t="s">
         <v>1369</v>
       </c>
-      <c r="D274" s="2" t="s">
+      <c r="E274" s="2" t="s">
         <v>1370</v>
-      </c>
-[...1 lines deleted...]
-        <v>1371</v>
       </c>
       <c r="F274" s="8">
         <v>46038</v>
       </c>
     </row>
     <row r="275" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A275" s="2" t="s">
-        <v>1358</v>
+        <v>1357</v>
       </c>
       <c r="B275" s="2" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C275" s="2" t="s">
         <v>1372</v>
       </c>
-      <c r="C275" s="2" t="s">
+      <c r="D275" s="2" t="s">
         <v>1373</v>
       </c>
-      <c r="D275" s="2" t="s">
+      <c r="E275" s="2" t="s">
         <v>1374</v>
-      </c>
-[...1 lines deleted...]
-        <v>1375</v>
       </c>
       <c r="F275" s="8">
         <v>46038</v>
       </c>
     </row>
     <row r="276" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A276" s="2" t="s">
-        <v>1359</v>
+        <v>1358</v>
       </c>
       <c r="B276" s="2" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C276" s="2" t="s">
         <v>1376</v>
       </c>
-      <c r="C276" s="2" t="s">
+      <c r="D276" s="2" t="s">
         <v>1377</v>
       </c>
-      <c r="D276" s="2" t="s">
+      <c r="E276" s="2" t="s">
         <v>1378</v>
-      </c>
-[...1 lines deleted...]
-        <v>1379</v>
       </c>
       <c r="F276" s="8">
         <v>46038</v>
       </c>
     </row>
     <row r="277" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A277" s="2" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B277" s="2" t="s">
         <v>1380</v>
       </c>
-      <c r="B277" s="2" t="s">
+      <c r="C277" s="2" t="s">
         <v>1381</v>
       </c>
-      <c r="C277" s="2" t="s">
+      <c r="D277" s="2" t="s">
         <v>1382</v>
       </c>
-      <c r="D277" s="2" t="s">
+      <c r="E277" s="2" t="s">
         <v>1383</v>
-      </c>
-[...1 lines deleted...]
-        <v>1384</v>
       </c>
       <c r="F277" s="8">
         <v>46059</v>
       </c>
     </row>
     <row r="278" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A278" s="2" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B278" s="2" t="s">
         <v>1385</v>
       </c>
-      <c r="B278" s="2" t="s">
+      <c r="C278" s="2" t="s">
         <v>1386</v>
       </c>
-      <c r="C278" s="2" t="s">
+      <c r="D278" s="2" t="s">
         <v>1387</v>
       </c>
-      <c r="D278" s="2" t="s">
+      <c r="E278" s="2" t="s">
         <v>1388</v>
-      </c>
-[...1 lines deleted...]
-        <v>1389</v>
       </c>
       <c r="F278" s="8">
         <v>46065</v>
       </c>
     </row>
     <row r="279" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A279" s="2" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B279" s="2" t="s">
         <v>1390</v>
       </c>
-      <c r="B279" s="2" t="s">
+      <c r="C279" s="2" t="s">
         <v>1391</v>
       </c>
-      <c r="C279" s="2" t="s">
+      <c r="D279" s="2" t="s">
         <v>1392</v>
       </c>
-      <c r="D279" s="2" t="s">
+      <c r="E279" s="2" t="s">
         <v>1393</v>
-      </c>
-[...1 lines deleted...]
-        <v>1394</v>
       </c>
       <c r="F279" s="8">
         <v>46070</v>
       </c>
     </row>
     <row r="280" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A280" s="2" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B280" s="2" t="s">
         <v>1395</v>
       </c>
-      <c r="B280" s="2" t="s">
+      <c r="C280" s="2" t="s">
         <v>1396</v>
       </c>
-      <c r="C280" s="2" t="s">
+      <c r="D280" s="2" t="s">
         <v>1397</v>
       </c>
-      <c r="D280" s="2" t="s">
+      <c r="E280" s="2" t="s">
         <v>1398</v>
-      </c>
-[...1 lines deleted...]
-        <v>1399</v>
       </c>
       <c r="F280" s="8">
         <v>46071</v>
       </c>
     </row>
     <row r="281" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A281" s="2" t="s">
-        <v>1400</v>
+        <v>1399</v>
       </c>
       <c r="B281" s="2" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C281" s="2" t="s">
         <v>1402</v>
       </c>
-      <c r="C281" s="2" t="s">
+      <c r="D281" s="2" t="s">
         <v>1403</v>
       </c>
-      <c r="D281" s="2" t="s">
+      <c r="E281" s="2" t="s">
         <v>1404</v>
-      </c>
-[...1 lines deleted...]
-        <v>1405</v>
       </c>
       <c r="F281" s="8">
         <v>46071</v>
       </c>
     </row>
     <row r="282" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A282" s="2" t="s">
-        <v>1401</v>
+        <v>1400</v>
       </c>
       <c r="B282" s="2" t="s">
+        <v>1405</v>
+      </c>
+      <c r="C282" s="2" t="s">
         <v>1406</v>
       </c>
-      <c r="C282" s="2" t="s">
+      <c r="D282" s="2" t="s">
         <v>1407</v>
       </c>
-      <c r="D282" s="2" t="s">
+      <c r="E282" s="2" t="s">
         <v>1408</v>
-      </c>
-[...1 lines deleted...]
-        <v>1409</v>
       </c>
       <c r="F282" s="8">
         <v>46071</v>
       </c>
     </row>
     <row r="283" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A283" s="2" t="s">
+        <v>1409</v>
+      </c>
+      <c r="B283" s="2" t="s">
         <v>1410</v>
       </c>
-      <c r="B283" s="2" t="s">
+      <c r="C283" s="2" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D283" s="2" t="s">
         <v>1411</v>
       </c>
-      <c r="C283" s="2" t="s">
+      <c r="E283" s="2" t="s">
         <v>1413</v>
-      </c>
-[...4 lines deleted...]
-        <v>1414</v>
       </c>
       <c r="F283" s="8">
         <v>46071</v>
       </c>
     </row>
     <row r="284" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A284" s="2" t="s">
+        <v>1414</v>
+      </c>
+      <c r="B284" s="2" t="s">
         <v>1415</v>
       </c>
-      <c r="B284" s="2" t="s">
+      <c r="C284" s="2" t="s">
         <v>1416</v>
       </c>
-      <c r="C284" s="2" t="s">
+      <c r="D284" s="2" t="s">
         <v>1417</v>
       </c>
-      <c r="D284" s="2" t="s">
+      <c r="E284" s="2" t="s">
         <v>1418</v>
-      </c>
-[...1 lines deleted...]
-        <v>1419</v>
       </c>
       <c r="F284" s="8">
         <v>46076</v>
       </c>
     </row>
     <row r="285" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A285" s="2" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B285" s="2" t="s">
         <v>1420</v>
       </c>
-      <c r="B285" s="2" t="s">
+      <c r="C285" s="2" t="s">
         <v>1421</v>
       </c>
-      <c r="C285" s="2" t="s">
+      <c r="D285" s="2" t="s">
         <v>1422</v>
       </c>
-      <c r="D285" s="2" t="s">
+      <c r="E285" s="2" t="s">
         <v>1423</v>
-      </c>
-[...1 lines deleted...]
-        <v>1424</v>
       </c>
       <c r="F285" s="8">
         <v>46076</v>
       </c>
     </row>
     <row r="286" spans="1:6" x14ac:dyDescent="0.35">
       <c r="A286" s="2" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B286" s="2" t="s">
         <v>1425</v>
       </c>
-      <c r="B286" s="2" t="s">
+      <c r="C286" s="2" t="s">
         <v>1426</v>
       </c>
-      <c r="C286" s="2" t="s">
+      <c r="D286" s="2" t="s">
         <v>1427</v>
       </c>
-      <c r="D286" s="2" t="s">
+      <c r="E286" s="2" t="s">
         <v>1428</v>
-      </c>
-[...1 lines deleted...]
-        <v>1429</v>
       </c>
       <c r="F286" s="8">
         <v>46080</v>
+      </c>
+    </row>
+    <row r="287" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A287" s="2" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B287" s="2" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C287" s="2" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D287" s="2" t="s">
+        <v>1432</v>
+      </c>
+      <c r="E287" s="2" t="s">
+        <v>1433</v>
+      </c>
+      <c r="F287" s="8">
+        <v>46107</v>
+      </c>
+    </row>
+    <row r="288" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A288" s="2" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B288" s="2" t="s">
+        <v>1435</v>
+      </c>
+      <c r="C288" s="2" t="s">
+        <v>1436</v>
+      </c>
+      <c r="D288" s="2" t="s">
+        <v>1437</v>
+      </c>
+      <c r="E288" s="2" t="s">
+        <v>1438</v>
+      </c>
+      <c r="F288" s="8">
+        <v>46107</v>
+      </c>
+    </row>
+    <row r="289" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A289" s="2" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B289" s="2" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C289" s="2" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D289" s="2" t="s">
+        <v>1442</v>
+      </c>
+      <c r="E289" s="2" t="s">
+        <v>1443</v>
+      </c>
+      <c r="F289" s="8">
+        <v>46107</v>
+      </c>
+    </row>
+    <row r="290" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A290" s="2" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B290" s="2" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C290" s="2" t="s">
+        <v>1447</v>
+      </c>
+      <c r="D290" s="2" t="s">
+        <v>1446</v>
+      </c>
+      <c r="E290" s="2" t="s">
+        <v>1448</v>
+      </c>
+      <c r="F290" s="8">
+        <v>46107</v>
+      </c>
+    </row>
+    <row r="291" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A291" s="2" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B291" s="2" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C291" s="2" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D291" s="2" t="s">
+        <v>1454</v>
+      </c>
+      <c r="E291" s="2" t="s">
+        <v>1455</v>
+      </c>
+      <c r="F291" s="8">
+        <v>46107</v>
+      </c>
+    </row>
+    <row r="292" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A292" s="2" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B292" s="2" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C292" s="2" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D292" s="2" t="s">
+        <v>1457</v>
+      </c>
+      <c r="E292" s="2" t="s">
+        <v>1458</v>
+      </c>
+      <c r="F292" s="8">
+        <v>46107</v>
+      </c>
+    </row>
+    <row r="293" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A293" s="2" t="s">
+        <v>1459</v>
+      </c>
+      <c r="B293" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="C293" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="D293" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="E293" s="2" t="s">
+        <v>1460</v>
+      </c>
+      <c r="F293" s="8">
+        <v>46108</v>
+      </c>
+    </row>
+    <row r="294" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A294" s="2" t="s">
+        <v>1462</v>
+      </c>
+      <c r="B294" s="2" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C294" s="2" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D294" s="2" t="s">
+        <v>1465</v>
+      </c>
+      <c r="E294" s="2" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F294" s="8">
+        <v>46125</v>
+      </c>
+    </row>
+    <row r="295" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A295" s="2" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B295" s="2" t="s">
+        <v>1469</v>
+      </c>
+      <c r="C295" s="2" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D295" s="2" t="s">
+        <v>1472</v>
+      </c>
+      <c r="E295" s="2" t="s">
+        <v>1473</v>
+      </c>
+      <c r="F295" s="8">
+        <v>46126</v>
+      </c>
+    </row>
+    <row r="296" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A296" s="2" t="s">
+        <v>1468</v>
+      </c>
+      <c r="B296" s="2" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C296" s="2" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D296" s="2" t="s">
+        <v>1475</v>
+      </c>
+      <c r="E296" s="2" t="s">
+        <v>1476</v>
+      </c>
+      <c r="F296" s="8">
+        <v>46126</v>
+      </c>
+    </row>
+    <row r="297" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A297" s="2" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B297" s="2" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C297" s="2" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D297" s="2" t="s">
+        <v>1479</v>
+      </c>
+      <c r="E297" s="2" t="s">
+        <v>1480</v>
+      </c>
+      <c r="F297" s="8">
+        <v>46127</v>
+      </c>
+    </row>
+    <row r="298" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A298" s="2" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B298" s="2" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C298" s="2" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D298" s="2" t="s">
+        <v>1485</v>
+      </c>
+      <c r="E298" s="2" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F298" s="8">
+        <v>46148</v>
+      </c>
+    </row>
+    <row r="299" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A299" s="2" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B299" s="2" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C299" s="2" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D299" s="2" t="s">
+        <v>1489</v>
+      </c>
+      <c r="E299" s="2" t="s">
+        <v>1491</v>
+      </c>
+      <c r="F299" s="8">
+        <v>46148</v>
+      </c>
+    </row>
+    <row r="300" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A300" s="2" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B300" s="2" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C300" s="2" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D300" s="2" t="s">
+        <v>1495</v>
+      </c>
+      <c r="E300" s="2" t="s">
+        <v>1496</v>
+      </c>
+      <c r="F300" s="8">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="301" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A301" s="2" t="s">
+        <v>1497</v>
+      </c>
+      <c r="B301" s="2" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C301" s="2" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D301" s="2" t="s">
+        <v>1500</v>
+      </c>
+      <c r="E301" s="2" t="s">
+        <v>1501</v>
+      </c>
+      <c r="F301" s="8">
+        <v>46149</v>
+      </c>
+    </row>
+    <row r="302" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A302" s="2" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B302" s="2" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C302" s="2" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D302" s="2" t="s">
+        <v>1507</v>
+      </c>
+      <c r="E302" s="2" t="s">
+        <v>1508</v>
+      </c>
+      <c r="F302" s="8">
+        <v>46150</v>
+      </c>
+    </row>
+    <row r="303" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A303" s="2" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B303" s="2" t="s">
+        <v>1505</v>
+      </c>
+      <c r="C303" s="2" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D303" s="2" t="s">
+        <v>1510</v>
+      </c>
+      <c r="E303" s="2" t="s">
+        <v>1511</v>
+      </c>
+      <c r="F303" s="8">
+        <v>46150</v>
+      </c>
+    </row>
+    <row r="304" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A304" s="2" t="s">
+        <v>1512</v>
+      </c>
+      <c r="B304" s="2" t="s">
+        <v>1513</v>
+      </c>
+      <c r="C304" s="2" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D304" s="2" t="s">
+        <v>1515</v>
+      </c>
+      <c r="E304" s="2" t="s">
+        <v>1516</v>
+      </c>
+      <c r="F304" s="8">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="305" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A305" s="2" t="s">
+        <v>1517</v>
+      </c>
+      <c r="B305" s="2" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C305" s="2" t="s">
+        <v>1519</v>
+      </c>
+      <c r="D305" s="2" t="s">
+        <v>1520</v>
+      </c>
+      <c r="E305" s="2" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F305" s="8">
+        <v>46154</v>
+      </c>
+    </row>
+    <row r="306" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A306" s="2" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B306" s="2" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C306" s="2" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D306" s="2" t="s">
+        <v>1525</v>
+      </c>
+      <c r="E306" s="2" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F306" s="8">
+        <v>46155</v>
+      </c>
+    </row>
+    <row r="307" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A307" s="2" t="s">
+        <v>1527</v>
+      </c>
+      <c r="B307" s="2" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C307" s="2" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D307" s="2" t="s">
+        <v>1531</v>
+      </c>
+      <c r="E307" s="2" t="s">
+        <v>1532</v>
+      </c>
+      <c r="F307" s="8">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="308" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A308" s="2" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B308" s="2" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C308" s="2" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D308" s="2" t="s">
+        <v>1535</v>
+      </c>
+      <c r="E308" s="2" t="s">
+        <v>1536</v>
+      </c>
+      <c r="F308" s="8">
+        <v>46157</v>
+      </c>
+    </row>
+    <row r="309" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A309" s="2" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B309" s="2" t="s">
+        <v>1540</v>
+      </c>
+      <c r="C309" s="2" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D309" s="2" t="s">
+        <v>1541</v>
+      </c>
+      <c r="E309" s="2" t="s">
+        <v>1542</v>
+      </c>
+      <c r="F309" s="8">
+        <v>46160</v>
+      </c>
+    </row>
+    <row r="310" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A310" s="2" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B310" s="2" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C310" s="2" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D310" s="2" t="s">
+        <v>1543</v>
+      </c>
+      <c r="E310" s="2" t="s">
+        <v>1544</v>
+      </c>
+      <c r="F310" s="8">
+        <v>46160</v>
+      </c>
+    </row>
+    <row r="311" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A311" s="2" t="s">
+        <v>1547</v>
+      </c>
+      <c r="B311" s="2" t="s">
+        <v>1548</v>
+      </c>
+      <c r="C311" s="2" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D311" s="2" t="s">
+        <v>1550</v>
+      </c>
+      <c r="E311" s="2" t="s">
+        <v>1551</v>
+      </c>
+      <c r="F311" s="8">
+        <v>46170</v>
+      </c>
+    </row>
+    <row r="312" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A312" s="2" t="s">
+        <v>1552</v>
+      </c>
+      <c r="B312" s="2" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C312" s="2" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D312" s="2" t="s">
+        <v>1555</v>
+      </c>
+      <c r="E312" s="2" t="s">
+        <v>1556</v>
+      </c>
+      <c r="F312" s="8">
+        <v>46170</v>
+      </c>
+    </row>
+    <row r="313" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A313" s="2" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B313" s="2" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C313" s="2" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D313" s="2" t="s">
+        <v>1560</v>
+      </c>
+      <c r="E313" s="2" t="s">
+        <v>1561</v>
+      </c>
+      <c r="F313" s="8">
+        <v>46176</v>
+      </c>
+    </row>
+    <row r="314" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A314" s="2" t="s">
+        <v>1562</v>
+      </c>
+      <c r="B314" s="2" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C314" s="2" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D314" s="2" t="s">
+        <v>1565</v>
+      </c>
+      <c r="E314" s="2" t="s">
+        <v>1566</v>
+      </c>
+      <c r="F314" s="8">
+        <v>46181</v>
+      </c>
+    </row>
+    <row r="315" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A315" s="2" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B315" s="2" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C315" s="2" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D315" s="2" t="s">
+        <v>1572</v>
+      </c>
+      <c r="E315" s="2" t="s">
+        <v>1573</v>
+      </c>
+      <c r="F315" s="8">
+        <v>46181</v>
+      </c>
+    </row>
+    <row r="316" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A316" s="2" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B316" s="2" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C316" s="2" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D316" s="2" t="s">
+        <v>1575</v>
+      </c>
+      <c r="E316" s="2" t="s">
+        <v>1576</v>
+      </c>
+      <c r="F316" s="8">
+        <v>46181</v>
+      </c>
+    </row>
+    <row r="317" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A317" s="2" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B317" s="2" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C317" s="2" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D317" s="2" t="s">
+        <v>1582</v>
+      </c>
+      <c r="E317" s="2" t="s">
+        <v>1583</v>
+      </c>
+      <c r="F317" s="8">
+        <v>46183</v>
+      </c>
+    </row>
+    <row r="318" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A318" s="2" t="s">
+        <v>1578</v>
+      </c>
+      <c r="B318" s="2" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C318" s="2" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D318" s="2" t="s">
+        <v>1586</v>
+      </c>
+      <c r="E318" s="2" t="s">
+        <v>1587</v>
+      </c>
+      <c r="F318" s="8">
+        <v>46183</v>
+      </c>
+    </row>
+    <row r="319" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A319" s="2" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B319" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="C319" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="D319" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="E319" s="2" t="s">
+        <v>1588</v>
+      </c>
+      <c r="F319" s="8">
+        <v>46183</v>
+      </c>
+    </row>
+    <row r="320" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A320" s="2" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B320" s="2" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C320" s="2" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D320" s="2" t="s">
+        <v>1592</v>
+      </c>
+      <c r="E320" s="2" t="s">
+        <v>1593</v>
+      </c>
+      <c r="F320" s="8">
+        <v>46184</v>
+      </c>
+    </row>
+    <row r="321" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A321" s="2" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B321" s="2" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C321" s="2" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D321" s="2" t="s">
+        <v>1597</v>
+      </c>
+      <c r="E321" s="2" t="s">
+        <v>1598</v>
+      </c>
+      <c r="F321" s="8">
+        <v>46188</v>
+      </c>
+    </row>
+    <row r="322" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A322" s="2" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B322" s="2" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C322" s="2" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D322" s="2" t="s">
+        <v>1602</v>
+      </c>
+      <c r="E322" s="2" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F322" s="8">
+        <v>46189</v>
+      </c>
+    </row>
+    <row r="323" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A323" s="2" t="s">
+        <v>1604</v>
+      </c>
+      <c r="B323" s="2" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C323" s="2" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D323" s="2" t="s">
+        <v>1607</v>
+      </c>
+      <c r="E323" s="2" t="s">
+        <v>1608</v>
+      </c>
+      <c r="F323" s="8">
+        <v>46195</v>
+      </c>
+    </row>
+    <row r="324" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A324" s="2" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B324" s="2" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C324" s="2" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D324" s="2" t="s">
+        <v>1612</v>
+      </c>
+      <c r="E324" s="2" t="s">
+        <v>1613</v>
+      </c>
+      <c r="F324" s="8">
+        <v>46199</v>
+      </c>
+    </row>
+    <row r="325" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A325" s="2" t="s">
+        <v>1614</v>
+      </c>
+      <c r="B325" s="2" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C325" s="2" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D325" s="2" t="s">
+        <v>1617</v>
+      </c>
+      <c r="E325" s="2" t="s">
+        <v>1618</v>
+      </c>
+      <c r="F325" s="8">
+        <v>46205</v>
+      </c>
+    </row>
+    <row r="326" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A326" s="2" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B326" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="C326" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="D326" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="E326" s="2" t="s">
+        <v>1620</v>
+      </c>
+      <c r="F326" s="8">
+        <v>46206</v>
+      </c>
+    </row>
+    <row r="327" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A327" s="2" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B327" s="2" t="s">
+        <v>1622</v>
+      </c>
+      <c r="C327" s="2" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D327" s="2" t="s">
+        <v>1624</v>
+      </c>
+      <c r="E327" s="2" t="s">
+        <v>1625</v>
+      </c>
+      <c r="F327" s="8">
+        <v>46218</v>
+      </c>
+    </row>
+    <row r="328" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A328" s="2" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B328" s="2" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C328" s="2" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D328" s="2" t="s">
+        <v>1629</v>
+      </c>
+      <c r="E328" s="2" t="s">
+        <v>1630</v>
+      </c>
+      <c r="F328" s="8">
+        <v>46230</v>
+      </c>
+    </row>
+    <row r="329" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A329" s="2" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B329" s="2" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C329" s="2" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D329" s="2" t="s">
+        <v>1634</v>
+      </c>
+      <c r="E329" s="2" t="s">
+        <v>1635</v>
+      </c>
+      <c r="F329" s="8">
+        <v>46230</v>
+      </c>
+    </row>
+    <row r="330" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A330" s="2" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B330" s="2" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C330" s="2" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D330" s="2" t="s">
+        <v>1639</v>
+      </c>
+      <c r="E330" s="2" t="s">
+        <v>1640</v>
+      </c>
+      <c r="F330" s="8">
+        <v>46230</v>
+      </c>
+    </row>
+    <row r="331" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A331" s="2" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B331" s="2" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C331" s="2" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D331" s="2" t="s">
+        <v>1644</v>
+      </c>
+      <c r="E331" s="2" t="s">
+        <v>1645</v>
+      </c>
+      <c r="F331" s="8">
+        <v>46230</v>
+      </c>
+    </row>
+    <row r="332" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A332" s="2" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B332" s="2" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C332" s="2" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D332" s="2" t="s">
+        <v>1651</v>
+      </c>
+      <c r="E332" s="2" t="s">
+        <v>1652</v>
+      </c>
+      <c r="F332" s="8">
+        <v>46230</v>
+      </c>
+    </row>
+    <row r="333" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A333" s="2" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B333" s="2" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C333" s="2" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D333" s="2" t="s">
+        <v>1654</v>
+      </c>
+      <c r="E333" s="2" t="s">
+        <v>1655</v>
+      </c>
+      <c r="F333" s="8">
+        <v>46230</v>
+      </c>
+    </row>
+    <row r="334" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A334" s="2" t="s">
+        <v>1656</v>
+      </c>
+      <c r="B334" s="2" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C334" s="2" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D334" s="2" t="s">
+        <v>1659</v>
+      </c>
+      <c r="E334" s="2" t="s">
+        <v>1660</v>
+      </c>
+      <c r="F334" s="8">
+        <v>46230</v>
+      </c>
+    </row>
+    <row r="335" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A335" s="2" t="s">
+        <v>1661</v>
+      </c>
+      <c r="B335" s="2" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C335" s="2" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D335" s="2" t="s">
+        <v>1664</v>
+      </c>
+      <c r="E335" s="2" t="s">
+        <v>1665</v>
+      </c>
+      <c r="F335" s="8">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="336" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A336" s="2" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B336" s="2" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C336" s="2" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D336" s="2" t="s">
+        <v>1669</v>
+      </c>
+      <c r="E336" s="2" t="s">
+        <v>1670</v>
+      </c>
+      <c r="F336" s="8">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="337" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A337" s="2" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B337" s="2" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C337" s="2" t="s">
+        <v>1673</v>
+      </c>
+      <c r="D337" s="2" t="s">
+        <v>1674</v>
+      </c>
+      <c r="E337" s="2" t="s">
+        <v>1675</v>
+      </c>
+      <c r="F337" s="8">
+        <v>46231</v>
+      </c>
+    </row>
+    <row r="338" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A338" s="2" t="s">
+        <v>1676</v>
+      </c>
+      <c r="B338" s="2" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C338" s="2" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D338" s="2" t="s">
+        <v>1679</v>
+      </c>
+      <c r="E338" s="2" t="s">
+        <v>1680</v>
+      </c>
+      <c r="F338" s="8">
+        <v>46232</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="27" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Munkalapok</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">